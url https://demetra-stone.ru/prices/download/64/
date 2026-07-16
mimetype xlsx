--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Тротуарная плитка</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -116,195 +116,189 @@
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитная тротуарная плитка 600х600х30 мм </t>
+    <t>Гранитная тротуарная плитка 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитная тротуарная плитка 400х200х80 мм </t>
+    <t>Гранитная тротуарная плитка 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х400х60 мм с пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х600х80</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1200х200х60 мм </t>
+    <t>Плита для пошаговой дорожки 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1200х300х60 мм </t>
+    <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1260х600х80 мм </t>
+    <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита гранитная серая 600х600х60 мм с фаской и пропилом </t>
+    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
@@ -371,81 +365,81 @@
   <si>
     <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
   </si>
   <si>
     <t>Крупноформатная плита Гранитная плита 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435</t>
   </si>
   <si>
     <t>Гранитная брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-bruschatka/</t>
   </si>
   <si>
     <t>Гранитная брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-bruschatka/?sku=631</t>
   </si>
   <si>
-    <t>Габбро брусчатка  200х100х30 мм</t>
+    <t>Габбро брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/</t>
   </si>
   <si>
-    <t>Габбро брусчатка  200х100х50 мм</t>
+    <t>Габбро брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=27</t>
   </si>
   <si>
-    <t xml:space="preserve">Габбро брусчатка  450х300х80 мм </t>
+    <t>Габбро брусчатка 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=1333</t>
   </si>
   <si>
-    <t>Габбро брусчатка  900х300х80 мм</t>
+    <t>Габбро брусчатка 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=1406</t>
   </si>
   <si>
-    <t>Габбро брусчатка  200х200х50 мм</t>
+    <t>Габбро брусчатка 200х200х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=912</t>
   </si>
   <si>
-    <t xml:space="preserve">Габбро брусчатка  400х200х80 мм </t>
+    <t>Габбро брусчатка 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=1332</t>
   </si>
   <si>
     <t>Гранитная плитка серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1403</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=522</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х30 мм</t>
   </si>
@@ -569,192 +563,192 @@
   <si>
     <t>Брусчатка Мансуровская 200х100х30мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/</t>
   </si>
   <si>
     <t>Брусчатка Мансуровская 200х400х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/?sku=1329</t>
   </si>
   <si>
     <t>Брусчатка Мансуровская 200х100х50мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/?sku=15</t>
   </si>
   <si>
     <t>Брусчатка Мансуровская 200х100х80мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/?sku=527</t>
   </si>
   <si>
-    <t xml:space="preserve">Малыгинская брусчатка 200х100х30 мм </t>
+    <t>Малыгинская брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskaya-bruschatka/</t>
   </si>
   <si>
     <t>Малыгинская брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskaya-bruschatka/?sku=1136</t>
   </si>
   <si>
-    <t>Брусчатка Санарская  200х100х30 мм</t>
+    <t>Брусчатка Санарская 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/sanarskaya/</t>
   </si>
   <si>
-    <t>Брусчатка Санарская  200х100х50 мм</t>
+    <t>Брусчатка Санарская 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/sanarskaya/?sku=37</t>
   </si>
   <si>
     <t>Полоса гранитная Термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/</t>
   </si>
   <si>
     <t>Цена за м.п.</t>
   </si>
   <si>
-    <t xml:space="preserve">Полоса гранитная Термо Lх350х30 мм </t>
+    <t>Полоса гранитная Термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/?sku=1446</t>
   </si>
   <si>
-    <t xml:space="preserve">Полоса гранитная Полировка Lх150х20 мм </t>
+    <t>Полоса гранитная Полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/?sku=1447</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 600х400х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 600х600х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486</t>
   </si>
   <si>
-    <t xml:space="preserve">Тактильная плитка направляющая Гранитная 500х500х30 мм </t>
+    <t>Тактильная плитка направляющая Гранитная 500х500х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498</t>
   </si>
   <si>
-    <t xml:space="preserve">Тактильная плитка направляющая Гранитная 500х500х80 мм </t>
+    <t>Тактильная плитка направляющая Гранитная 500х500х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425</t>
   </si>
   <si>
     <t>Брусчатка красная гранитная Колотая 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-krasnaya/</t>
   </si>
   <si>
     <t>Брусчатка красная гранитная Пиленая термо 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1359</t>
   </si>
   <si>
     <t>Брусчатка красная гранитная Пиленая термо 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1361</t>
   </si>
   <si>
     <t>Брусчатка серая 200х200х50 мм Светло-серая 300х300х40мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/</t>
   </si>
   <si>
     <t>Брусчатка серая 200х200х50 мм Светло-серая 200х200х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=817</t>
   </si>
   <si>
     <t>Брусчатка серая 200х200х50 мм Тёмно-серая 200х200х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1186</t>
   </si>
   <si>
     <t>Брусчатка серая 200х200х50 мм Тёмно-серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1305</t>
   </si>
   <si>
-    <t xml:space="preserve">Дымовская брусчатка Балтийская  200х100х20 мм </t>
+    <t>Дымовская брусчатка Балтийская 200х100х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/</t>
   </si>
   <si>
-    <t xml:space="preserve">Дымовская брусчатка Балтийская  200х100х30 мм </t>
+    <t>Дымовская брусчатка Балтийская 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=884</t>
   </si>
   <si>
-    <t>Дымовская брусчатка Балтийская  200х100х50 мм</t>
+    <t>Дымовская брусчатка Балтийская 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=885</t>
   </si>
   <si>
-    <t>Дымовская брусчатка Балтийская  200х100х80 мм</t>
+    <t>Дымовская брусчатка Балтийская 200х100х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=1028</t>
   </si>
   <si>
     <t>Брусчатка Цветок Урала 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tsvetok-urala/</t>
   </si>
   <si>
     <t>Брусчатка Цветок Урала 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tsvetok-urala/?sku=538</t>
   </si>
   <si>
     <t>Гранитная брусчатка розовая 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/rozovaya/</t>
   </si>
   <si>
     <t>Гранитная брусчатка розовая 200х100х50 мм</t>
   </si>
@@ -782,141 +776,141 @@
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х300х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х600х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 300х600х30мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488</t>
   </si>
   <si>
-    <t xml:space="preserve">Тактильная плитка предупреждающая Гранитная 500х500х30 мм </t>
+    <t>Тактильная плитка предупреждающая Гранитная 500х500х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497</t>
   </si>
   <si>
-    <t xml:space="preserve">Тактильная плитка предупреждающая Гранитная 500х500х50 мм </t>
+    <t>Тактильная плитка предупреждающая Гранитная 500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452</t>
   </si>
   <si>
-    <t xml:space="preserve">Тактильная плитка предупреждающая Гранитная 500х500х80 мм </t>
+    <t>Тактильная плитка предупреждающая Гранитная 500х500х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426</t>
   </si>
   <si>
     <t>Брусчатка пиленая Возрождение 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/</t>
   </si>
   <si>
     <t>Брусчатка пиленая Возрождение 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/?sku=931</t>
   </si>
   <si>
     <t>Тротуарная плитка красная 200х100х40 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка красная 200х100х40 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/?sku=734</t>
   </si>
   <si>
-    <t xml:space="preserve">Тротуарная плитка серая 200х100х60 мм Нобетек </t>
+    <t>Тротуарная плитка серая 200х100х60 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка серая 200х100х60 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/?sku=738</t>
   </si>
   <si>
-    <t xml:space="preserve">Тротуарная плитка серая 200х100х40 мм Нобетек </t>
+    <t>Тротуарная плитка серая 200х100х40 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка серая 200х100х40 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/?sku=732</t>
   </si>
   <si>
     <t>Тротуарная плитка красная 200х100х60 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка красная 200х100х60 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/?sku=736</t>
   </si>
   <si>
     <t>Тротуарная плитка красная 200х100х80 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка красная 200х100х80 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/?sku=740</t>
   </si>
   <si>
-    <t xml:space="preserve">Тротуарная плитка серая 200х100х80 мм Нобетек </t>
+    <t>Тротуарная плитка серая 200х100х80 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка серая 200х100х80 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/?sku=742</t>
   </si>
   <si>
     <t>Тротуарная плитка коричневая 200х100х40 мм Нобетек</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/</t>
   </si>
   <si>
     <t>Тротуарная плитка коричневая 200х100х40 мм Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/?sku=744</t>
   </si>
   <si>
     <t>Тротуарная плитка коричневая 200х100х60 мм Нобетек</t>
   </si>
@@ -1199,72 +1193,84 @@
   <si>
     <t>Тротуарная плитка Классика Арко Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/klassika-arko/</t>
   </si>
   <si>
     <t>Тротуарная плитка Гранито Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito/</t>
   </si>
   <si>
     <t>Тротуарная плитка Гранито color mix Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito-color-mix/</t>
   </si>
   <si>
     <t>Тротуарная плитка Бавария серая Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-seraya/</t>
   </si>
   <si>
-    <t>Тротуарная плитка Бавария красная  Steingot</t>
+    <t>Тротуарная плитка Бавария красная Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-krasnaya/</t>
   </si>
   <si>
     <t>Тротуарная плитка Бавария коричневая Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-korichnevaya/</t>
   </si>
   <si>
     <t>Тротуарная плитка Бавария черная Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-chyornaya/</t>
   </si>
   <si>
     <t>Тротуарная плитка Бавария белая Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-belaya/</t>
+  </si>
+  <si>
+    <t>Гранит Возрождение 600х400х30 мм полированная</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granit-vozrozhdenie/</t>
+  </si>
+  <si>
+    <t>Гранит Возрождение 820х600х60 мм полированная</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490</t>
   </si>
   <si>
     <t>Тротуарная плитка Бавария color mix Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/bavariya-color-mix/</t>
   </si>
   <si>
     <t>Брусчатка Классика цветная Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/Klassika-cvetnaya/</t>
   </si>
   <si>
     <t>Брусчатка Классика color mix Steingot</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/trotuarnaya-plitka/Klassika-color-mix/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -1650,62 +1656,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1184" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/?sku=631" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=27" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1333" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1406" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1332" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=520" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/?sku=495" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=1329" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=15" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=527" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/?sku=1136" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1359" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1361" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=817" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1186" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1305" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=884" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=885" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=1028" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/?sku=538" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=364" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=505" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/?sku=540" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/?sku=931" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/?sku=734" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/?sku=738" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/?sku=732" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/?sku=736" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/?sku=740" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/?sku=742" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/?sku=744" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/?sku=746" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/?sku=748" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=790" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=754" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=787" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=755" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=780" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=756" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=757" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-belaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/?sku=763" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/?sku=764" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/?sku=767" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/?sku=765" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/?sku=766" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-belaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-seraya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-krasnaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-korichnevaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-olivkovaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=774" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=808" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=775" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=803" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=777" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bez-faski/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=800" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=776" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/klassika-arko/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bavariya-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-cvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-color-mix/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/?sku=631" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=27" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1333" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1406" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1332" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=520" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/?sku=495" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=1329" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=15" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=527" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/?sku=1136" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1359" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1361" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=817" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1186" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1305" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=884" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=885" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=1028" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/?sku=538" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=364" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=505" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/?sku=540" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/?sku=931" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/?sku=734" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/?sku=738" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/?sku=732" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/?sku=736" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/?sku=740" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/?sku=742" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/?sku=744" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/?sku=746" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/?sku=748" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=790" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=754" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=787" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=755" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=780" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=756" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=757" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-belaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/?sku=763" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/?sku=764" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/?sku=767" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/?sku=765" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/?sku=766" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-belaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-seraya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-krasnaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-korichnevaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-olivkovaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=774" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=808" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=775" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=803" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=777" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bez-faski/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=800" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=776" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/klassika-arko/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bavariya-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-cvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-color-mix/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E206"/>
+  <dimension ref="A1:E207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E206" sqref="E206"/>
+      <selection activeCell="E207" sqref="E207"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
@@ -2148,3008 +2154,3025 @@
       </c>
       <c r="C31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>57</v>
       </c>
       <c r="E31" s="11">
         <v>1200</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="11">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="11">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="11">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>65</v>
       </c>
       <c r="E35" s="11">
-        <v>1500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E36" s="11">
-        <v>2400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E37" s="11">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E38" s="11">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="11">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E42" s="11">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E43" s="11">
-        <v>1000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="11">
-        <v>1400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E45" s="11">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E46" s="11">
-        <v>3800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E47" s="11">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E48" s="11">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E49" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E50" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C51" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="D51" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="11">
-        <v>4500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>45</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="D52" s="5" t="s">
         <v>98</v>
       </c>
       <c r="E52" s="11">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>46</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D53" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E53" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>47</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>101</v>
       </c>
       <c r="D54" s="5" t="s">
         <v>102</v>
       </c>
       <c r="E54" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>48</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="5" t="s">
         <v>104</v>
       </c>
       <c r="E55" s="11">
-        <v>5500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>49</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E56" s="11">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>50</v>
       </c>
       <c r="B57" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="5" t="s">
         <v>108</v>
       </c>
       <c r="E57" s="11">
-        <v>8700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>51</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>109</v>
       </c>
       <c r="D58" s="5" t="s">
         <v>110</v>
       </c>
       <c r="E58" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>52</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D59" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E59" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>53</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>113</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>114</v>
       </c>
       <c r="E60" s="11">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D61" s="5" t="s">
         <v>116</v>
       </c>
       <c r="E61" s="11">
-        <v>3500</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>55</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>117</v>
       </c>
       <c r="D62" s="5" t="s">
         <v>118</v>
       </c>
       <c r="E62" s="11">
-        <v>4800</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>119</v>
       </c>
       <c r="D63" s="5" t="s">
         <v>120</v>
       </c>
       <c r="E63" s="11">
-        <v>6400</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>57</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>121</v>
       </c>
       <c r="D64" s="5" t="s">
         <v>122</v>
       </c>
       <c r="E64" s="11">
-        <v>7800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>123</v>
       </c>
       <c r="D65" s="5" t="s">
         <v>124</v>
       </c>
       <c r="E65" s="11">
-        <v>1200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>59</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D66" s="5" t="s">
         <v>126</v>
       </c>
       <c r="E66" s="11">
-        <v>2400</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>127</v>
       </c>
       <c r="D67" s="5" t="s">
         <v>128</v>
       </c>
       <c r="E67" s="11">
-        <v>7500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>61</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C68" s="6" t="s">
         <v>129</v>
       </c>
       <c r="D68" s="5" t="s">
         <v>130</v>
       </c>
       <c r="E68" s="11">
-        <v>7600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>131</v>
       </c>
       <c r="D69" s="5" t="s">
         <v>132</v>
       </c>
       <c r="E69" s="11">
-        <v>1200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>63</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D70" s="5" t="s">
         <v>134</v>
       </c>
       <c r="E70" s="11">
-        <v>2400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C71" s="6" t="s">
         <v>135</v>
       </c>
       <c r="D71" s="5" t="s">
         <v>136</v>
       </c>
       <c r="E71" s="11">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>65</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>137</v>
       </c>
       <c r="D72" s="5" t="s">
         <v>138</v>
       </c>
       <c r="E72" s="11">
-        <v>3800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="6" t="s">
         <v>139</v>
       </c>
       <c r="D73" s="5" t="s">
         <v>140</v>
       </c>
       <c r="E73" s="11">
-        <v>1800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>67</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="6" t="s">
         <v>141</v>
       </c>
       <c r="D74" s="5" t="s">
         <v>142</v>
       </c>
       <c r="E74" s="11">
-        <v>1700</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>143</v>
       </c>
       <c r="D75" s="5" t="s">
         <v>144</v>
       </c>
       <c r="E75" s="11">
-        <v>2700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>69</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>145</v>
       </c>
       <c r="D76" s="5" t="s">
         <v>146</v>
       </c>
       <c r="E76" s="11">
-        <v>2800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>147</v>
       </c>
       <c r="D77" s="5" t="s">
         <v>148</v>
       </c>
       <c r="E77" s="11">
-        <v>3000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>71</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D78" s="5" t="s">
         <v>150</v>
       </c>
       <c r="E78" s="11">
-        <v>3300</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>151</v>
       </c>
       <c r="D79" s="5" t="s">
         <v>152</v>
       </c>
       <c r="E79" s="11">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>73</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>153</v>
       </c>
       <c r="D80" s="5" t="s">
         <v>154</v>
       </c>
       <c r="E80" s="11">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>155</v>
       </c>
       <c r="D81" s="5" t="s">
         <v>156</v>
       </c>
       <c r="E81" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>75</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>157</v>
       </c>
       <c r="D82" s="5" t="s">
         <v>158</v>
       </c>
       <c r="E82" s="11">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>159</v>
       </c>
       <c r="D83" s="5" t="s">
         <v>160</v>
       </c>
       <c r="E83" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>77</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>161</v>
       </c>
       <c r="D84" s="5" t="s">
         <v>162</v>
       </c>
       <c r="E84" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>163</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>164</v>
       </c>
       <c r="E85" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>79</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>165</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>166</v>
       </c>
       <c r="E86" s="11">
-        <v>5500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>167</v>
       </c>
       <c r="D87" s="5" t="s">
         <v>168</v>
       </c>
       <c r="E87" s="11">
-        <v>4200</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>81</v>
       </c>
       <c r="B88" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>169</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>170</v>
       </c>
       <c r="E88" s="11">
-        <v>4800</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E89" s="11">
-        <v>5700</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>83</v>
       </c>
       <c r="B90" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>173</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>174</v>
       </c>
       <c r="E90" s="11">
-        <v>3900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E91" s="11">
-        <v>4800</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>85</v>
       </c>
       <c r="B92" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E92" s="11">
-        <v>4200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>180</v>
       </c>
       <c r="E93" s="11">
-        <v>4500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>87</v>
       </c>
       <c r="B94" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E94" s="11">
-        <v>4900</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>88</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E95" s="11">
-        <v>5900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>89</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E96" s="11">
-        <v>4700</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>90</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E97" s="11">
-        <v>5200</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>91</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E98" s="11">
-        <v>5900</v>
+        <v>6550</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>92</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D99" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E99" s="11">
-        <v>6550</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>93</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>9</v>
+        <v>193</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E100" s="11">
-        <v>1600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>94</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>196</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>197</v>
       </c>
       <c r="E101" s="11">
-        <v>2500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>95</v>
       </c>
       <c r="B102" s="8" t="s">
-        <v>195</v>
+        <v>9</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E102" s="11">
-        <v>1100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>96</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E103" s="11">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>97</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E104" s="11">
-        <v>1100</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>98</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E105" s="11">
-        <v>2300</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>99</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E106" s="11">
-        <v>7800</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>100</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E107" s="11">
-        <v>7400</v>
+        <v>15900</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>101</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E108" s="11">
-        <v>15900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>102</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>213</v>
       </c>
       <c r="E109" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>103</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E110" s="11">
-        <v>5800</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>104</v>
       </c>
       <c r="B111" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E111" s="11">
-        <v>6300</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>105</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E112" s="11">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>106</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>221</v>
       </c>
       <c r="E113" s="11">
-        <v>4200</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>107</v>
       </c>
       <c r="B114" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C114" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E114" s="11">
-        <v>7800</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>108</v>
       </c>
       <c r="B115" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C115" s="6" t="s">
         <v>224</v>
       </c>
       <c r="D115" s="5" t="s">
         <v>225</v>
       </c>
       <c r="E115" s="11">
-        <v>6600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>109</v>
       </c>
       <c r="B116" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>226</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>227</v>
       </c>
       <c r="E116" s="11">
-        <v>4500</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>110</v>
       </c>
       <c r="B117" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>228</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>229</v>
       </c>
       <c r="E117" s="11">
-        <v>5400</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>111</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>231</v>
       </c>
       <c r="E118" s="11">
-        <v>6200</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>112</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>233</v>
       </c>
       <c r="E119" s="11">
-        <v>8500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>113</v>
       </c>
       <c r="B120" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E120" s="11">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>114</v>
       </c>
       <c r="B121" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E121" s="11">
-        <v>4500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>115</v>
       </c>
       <c r="B122" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E122" s="11">
-        <v>4000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>116</v>
       </c>
       <c r="B123" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E123" s="11">
-        <v>5000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>117</v>
       </c>
       <c r="B124" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C124" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E124" s="11">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>118</v>
       </c>
       <c r="B125" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E125" s="11">
-        <v>4500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>119</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>246</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>247</v>
       </c>
       <c r="E126" s="11">
-        <v>4900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>120</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>249</v>
       </c>
       <c r="E127" s="11">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>121</v>
       </c>
       <c r="B128" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>251</v>
       </c>
       <c r="E128" s="11">
-        <v>1400</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>122</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>253</v>
       </c>
       <c r="E129" s="11">
-        <v>2700</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>123</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>255</v>
       </c>
       <c r="E130" s="11">
-        <v>12400</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>124</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>256</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>257</v>
       </c>
       <c r="E131" s="11">
-        <v>12700</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>125</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>258</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>259</v>
       </c>
       <c r="E132" s="11">
-        <v>21700</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>126</v>
       </c>
       <c r="B133" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>260</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>261</v>
       </c>
       <c r="E133" s="11">
-        <v>23900</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>127</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>262</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>263</v>
       </c>
       <c r="E134" s="11">
-        <v>4900</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>128</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>264</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>265</v>
       </c>
       <c r="E135" s="11">
-        <v>5400</v>
+        <v>718</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>129</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>266</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>267</v>
       </c>
       <c r="E136" s="11">
-        <v>718</v>
+        <v>841</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>130</v>
       </c>
       <c r="B137" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>268</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>269</v>
       </c>
       <c r="E137" s="11">
-        <v>841</v>
+        <v>718</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>131</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>270</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>271</v>
       </c>
       <c r="E138" s="11">
-        <v>718</v>
+        <v>849</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>132</v>
       </c>
       <c r="B139" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>272</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>273</v>
       </c>
       <c r="E139" s="11">
-        <v>849</v>
+        <v>620</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>133</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>274</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>275</v>
       </c>
       <c r="E140" s="11">
-        <v>620</v>
+        <v>691</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>134</v>
       </c>
       <c r="B141" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>276</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>277</v>
       </c>
       <c r="E141" s="11">
-        <v>691</v>
+        <v>768</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>135</v>
       </c>
       <c r="B142" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>278</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>279</v>
       </c>
       <c r="E142" s="11">
-        <v>768</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>136</v>
       </c>
       <c r="B143" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>280</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>281</v>
       </c>
       <c r="E143" s="11">
-        <v>1031</v>
+        <v>945</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>137</v>
       </c>
       <c r="B144" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>282</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>283</v>
       </c>
       <c r="E144" s="11">
-        <v>945</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>138</v>
       </c>
       <c r="B145" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>284</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>285</v>
       </c>
       <c r="E145" s="11">
-        <v>1219</v>
+        <v>899</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>139</v>
       </c>
       <c r="B146" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>286</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>287</v>
       </c>
       <c r="E146" s="11">
-        <v>899</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>140</v>
       </c>
       <c r="B147" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>288</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>289</v>
       </c>
       <c r="E147" s="11">
-        <v>1054</v>
+        <v>799</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>141</v>
       </c>
       <c r="B148" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>290</v>
       </c>
       <c r="D148" s="5" t="s">
         <v>291</v>
       </c>
       <c r="E148" s="11">
-        <v>799</v>
+        <v>841</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>142</v>
       </c>
       <c r="B149" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C149" s="6" t="s">
         <v>292</v>
       </c>
       <c r="D149" s="5" t="s">
         <v>293</v>
       </c>
       <c r="E149" s="11">
-        <v>841</v>
+        <v>815</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
         <v>143</v>
       </c>
       <c r="B150" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C150" s="6" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="5" t="s">
         <v>295</v>
       </c>
       <c r="E150" s="11">
-        <v>815</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>144</v>
       </c>
       <c r="B151" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C151" s="6" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="5" t="s">
         <v>297</v>
       </c>
       <c r="E151" s="11">
-        <v>1031</v>
+        <v>945</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>145</v>
       </c>
       <c r="B152" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="5" t="s">
         <v>299</v>
       </c>
       <c r="E152" s="11">
-        <v>945</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>146</v>
       </c>
       <c r="B153" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="5" t="s">
         <v>301</v>
       </c>
       <c r="E153" s="11">
-        <v>1219</v>
+        <v>718</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>147</v>
       </c>
       <c r="B154" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="5" t="s">
         <v>303</v>
       </c>
       <c r="E154" s="11">
-        <v>718</v>
+        <v>849</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>148</v>
       </c>
       <c r="B155" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="5" t="s">
         <v>305</v>
       </c>
       <c r="E155" s="11">
-        <v>849</v>
+        <v>960</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>149</v>
       </c>
       <c r="B156" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="5" t="s">
         <v>307</v>
       </c>
       <c r="E156" s="11">
-        <v>960</v>
+        <v>768</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>150</v>
       </c>
       <c r="B157" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>308</v>
       </c>
       <c r="D157" s="5" t="s">
         <v>309</v>
       </c>
       <c r="E157" s="11">
-        <v>768</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>151</v>
       </c>
       <c r="B158" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C158" s="6" t="s">
         <v>310</v>
       </c>
       <c r="D158" s="5" t="s">
         <v>311</v>
       </c>
       <c r="E158" s="11">
-        <v>1031</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>152</v>
       </c>
       <c r="B159" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>312</v>
       </c>
       <c r="D159" s="5" t="s">
         <v>313</v>
       </c>
       <c r="E159" s="11">
-        <v>1054</v>
+        <v>815</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
         <v>153</v>
       </c>
       <c r="B160" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C160" s="6" t="s">
         <v>314</v>
       </c>
       <c r="D160" s="5" t="s">
         <v>315</v>
       </c>
       <c r="E160" s="11">
-        <v>815</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
         <v>154</v>
       </c>
       <c r="B161" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C161" s="6" t="s">
         <v>316</v>
       </c>
       <c r="D161" s="5" t="s">
         <v>317</v>
       </c>
       <c r="E161" s="11">
-        <v>1031</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
         <v>155</v>
       </c>
       <c r="B162" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C162" s="6" t="s">
         <v>318</v>
       </c>
       <c r="D162" s="5" t="s">
         <v>319</v>
       </c>
       <c r="E162" s="11">
-        <v>1080</v>
+        <v>881</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="4">
         <v>156</v>
       </c>
       <c r="B163" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C163" s="6" t="s">
         <v>320</v>
       </c>
       <c r="D163" s="5" t="s">
         <v>321</v>
       </c>
       <c r="E163" s="11">
-        <v>881</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="4">
         <v>157</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C164" s="6" t="s">
         <v>322</v>
       </c>
       <c r="D164" s="5" t="s">
         <v>323</v>
       </c>
       <c r="E164" s="11">
-        <v>1031</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
         <v>158</v>
       </c>
       <c r="B165" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C165" s="6" t="s">
         <v>324</v>
       </c>
       <c r="D165" s="5" t="s">
         <v>325</v>
       </c>
       <c r="E165" s="11">
-        <v>1106</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
         <v>159</v>
       </c>
       <c r="B166" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C166" s="6" t="s">
         <v>326</v>
       </c>
       <c r="D166" s="5" t="s">
         <v>327</v>
       </c>
       <c r="E166" s="11">
-        <v>1065</v>
+        <v>910</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
         <v>160</v>
       </c>
       <c r="B167" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C167" s="6" t="s">
         <v>328</v>
       </c>
       <c r="D167" s="5" t="s">
         <v>329</v>
       </c>
       <c r="E167" s="11">
-        <v>910</v>
+        <v>684</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
         <v>161</v>
       </c>
       <c r="B168" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C168" s="6" t="s">
         <v>330</v>
       </c>
       <c r="D168" s="5" t="s">
         <v>331</v>
       </c>
       <c r="E168" s="11">
-        <v>684</v>
+        <v>769</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
         <v>162</v>
       </c>
       <c r="B169" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C169" s="6" t="s">
         <v>332</v>
       </c>
       <c r="D169" s="5" t="s">
         <v>333</v>
       </c>
       <c r="E169" s="11">
-        <v>769</v>
+        <v>718</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="4">
         <v>163</v>
       </c>
       <c r="B170" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>334</v>
       </c>
       <c r="D170" s="5" t="s">
         <v>335</v>
       </c>
       <c r="E170" s="11">
-        <v>718</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="4">
         <v>164</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="6" t="s">
         <v>336</v>
       </c>
       <c r="D171" s="5" t="s">
         <v>337</v>
       </c>
       <c r="E171" s="11">
-        <v>1006</v>
+        <v>750</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="4">
         <v>165</v>
       </c>
       <c r="B172" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C172" s="6" t="s">
         <v>338</v>
       </c>
       <c r="D172" s="5" t="s">
         <v>339</v>
       </c>
       <c r="E172" s="11">
-        <v>750</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="4">
         <v>166</v>
       </c>
       <c r="B173" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>340</v>
       </c>
       <c r="D173" s="5" t="s">
         <v>341</v>
       </c>
       <c r="E173" s="11">
-        <v>1006</v>
+        <v>799</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="4">
         <v>167</v>
       </c>
       <c r="B174" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>342</v>
       </c>
       <c r="D174" s="5" t="s">
         <v>343</v>
       </c>
       <c r="E174" s="11">
-        <v>799</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="4">
         <v>168</v>
       </c>
       <c r="B175" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C175" s="6" t="s">
         <v>344</v>
       </c>
       <c r="D175" s="5" t="s">
         <v>345</v>
       </c>
       <c r="E175" s="11">
-        <v>1006</v>
+        <v>881</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="4">
         <v>169</v>
       </c>
       <c r="B176" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C176" s="6" t="s">
         <v>346</v>
       </c>
       <c r="D176" s="5" t="s">
         <v>347</v>
       </c>
       <c r="E176" s="11">
-        <v>881</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="4">
         <v>170</v>
       </c>
       <c r="B177" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C177" s="6" t="s">
         <v>348</v>
       </c>
       <c r="D177" s="5" t="s">
         <v>349</v>
       </c>
       <c r="E177" s="11">
-        <v>1006</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="4">
         <v>171</v>
       </c>
       <c r="B178" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C178" s="6" t="s">
         <v>350</v>
       </c>
       <c r="D178" s="5" t="s">
         <v>351</v>
       </c>
       <c r="E178" s="11">
-        <v>1330</v>
+        <v>684</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="4">
         <v>172</v>
       </c>
       <c r="B179" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C179" s="6" t="s">
         <v>352</v>
       </c>
       <c r="D179" s="5" t="s">
         <v>353</v>
       </c>
       <c r="E179" s="11">
-        <v>684</v>
+        <v>718</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4">
         <v>173</v>
       </c>
       <c r="B180" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C180" s="6" t="s">
         <v>354</v>
       </c>
       <c r="D180" s="5" t="s">
         <v>355</v>
       </c>
       <c r="E180" s="11">
-        <v>718</v>
+        <v>799</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="4">
         <v>174</v>
       </c>
       <c r="B181" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C181" s="6" t="s">
         <v>356</v>
       </c>
       <c r="D181" s="5" t="s">
         <v>357</v>
       </c>
       <c r="E181" s="11">
-        <v>799</v>
+        <v>881</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="4">
         <v>175</v>
       </c>
       <c r="B182" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C182" s="6" t="s">
         <v>358</v>
       </c>
       <c r="D182" s="5" t="s">
         <v>359</v>
       </c>
       <c r="E182" s="11">
-        <v>881</v>
+        <v>910</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="4">
         <v>176</v>
       </c>
       <c r="B183" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="6" t="s">
         <v>360</v>
       </c>
       <c r="D183" s="5" t="s">
         <v>361</v>
       </c>
       <c r="E183" s="11">
-        <v>910</v>
+        <v>913</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="4">
         <v>177</v>
       </c>
       <c r="B184" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>362</v>
       </c>
       <c r="D184" s="5" t="s">
         <v>363</v>
       </c>
       <c r="E184" s="11">
-        <v>913</v>
+        <v>960</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="4">
         <v>178</v>
       </c>
       <c r="B185" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C185" s="6" t="s">
         <v>364</v>
       </c>
       <c r="D185" s="5" t="s">
         <v>365</v>
       </c>
       <c r="E185" s="11">
-        <v>960</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="4">
         <v>179</v>
       </c>
       <c r="B186" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C186" s="6" t="s">
         <v>366</v>
       </c>
       <c r="D186" s="5" t="s">
         <v>367</v>
       </c>
       <c r="E186" s="11">
-        <v>1250</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="4">
         <v>180</v>
       </c>
       <c r="B187" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C187" s="6" t="s">
         <v>368</v>
       </c>
       <c r="D187" s="5" t="s">
         <v>369</v>
       </c>
       <c r="E187" s="11">
-        <v>1054</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="4">
         <v>181</v>
       </c>
       <c r="B188" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C188" s="6" t="s">
         <v>370</v>
       </c>
       <c r="D188" s="5" t="s">
         <v>371</v>
       </c>
       <c r="E188" s="11">
-        <v>1109</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="4">
         <v>182</v>
       </c>
       <c r="B189" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C189" s="6" t="s">
         <v>372</v>
       </c>
       <c r="D189" s="5" t="s">
         <v>373</v>
       </c>
       <c r="E189" s="11">
-        <v>1250</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="4">
         <v>183</v>
       </c>
       <c r="B190" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C190" s="6" t="s">
         <v>374</v>
       </c>
       <c r="D190" s="5" t="s">
         <v>375</v>
       </c>
       <c r="E190" s="11">
-        <v>1054</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="4">
         <v>184</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>14</v>
+        <v>376</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="E191" s="11">
-        <v>1109</v>
+        <v>879</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="4">
         <v>185</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>378</v>
+        <v>14</v>
       </c>
       <c r="C192" s="6" t="s">
         <v>379</v>
       </c>
       <c r="D192" s="5" t="s">
         <v>380</v>
       </c>
       <c r="E192" s="11">
-        <v>879</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="4">
         <v>186</v>
       </c>
       <c r="B193" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>381</v>
       </c>
       <c r="D193" s="5" t="s">
         <v>382</v>
       </c>
       <c r="E193" s="11">
-        <v>1250</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="4">
         <v>187</v>
       </c>
       <c r="B194" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C194" s="6" t="s">
         <v>383</v>
       </c>
       <c r="D194" s="5" t="s">
         <v>384</v>
       </c>
       <c r="E194" s="11">
-        <v>1054</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="4">
         <v>188</v>
       </c>
       <c r="B195" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>385</v>
       </c>
       <c r="D195" s="5" t="s">
         <v>386</v>
       </c>
       <c r="E195" s="11">
-        <v>1109</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="4">
         <v>189</v>
       </c>
       <c r="B196" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C196" s="6" t="s">
         <v>387</v>
       </c>
       <c r="D196" s="5" t="s">
         <v>388</v>
       </c>
       <c r="E196" s="11">
-        <v>1121</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="4">
         <v>190</v>
       </c>
       <c r="B197" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>389</v>
       </c>
       <c r="D197" s="5" t="s">
         <v>390</v>
       </c>
       <c r="E197" s="11">
-        <v>1058</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="4">
         <v>191</v>
       </c>
       <c r="B198" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>391</v>
       </c>
       <c r="D198" s="5" t="s">
         <v>392</v>
       </c>
       <c r="E198" s="11">
-        <v>1936</v>
+        <v>910</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="4">
         <v>192</v>
       </c>
       <c r="B199" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C199" s="6" t="s">
         <v>393</v>
       </c>
       <c r="D199" s="5" t="s">
         <v>394</v>
       </c>
       <c r="E199" s="11">
-        <v>910</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="4">
         <v>193</v>
       </c>
       <c r="B200" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>395</v>
       </c>
       <c r="D200" s="5" t="s">
         <v>396</v>
       </c>
       <c r="E200" s="11">
         <v>1058</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="4">
         <v>194</v>
       </c>
       <c r="B201" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>397</v>
       </c>
       <c r="D201" s="5" t="s">
         <v>398</v>
       </c>
       <c r="E201" s="11">
         <v>1058</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="4">
         <v>195</v>
       </c>
       <c r="B202" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>399</v>
       </c>
       <c r="D202" s="5" t="s">
         <v>400</v>
       </c>
       <c r="E202" s="11">
-        <v>1058</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="4">
         <v>196</v>
       </c>
       <c r="B203" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>401</v>
       </c>
       <c r="D203" s="5" t="s">
         <v>402</v>
       </c>
       <c r="E203" s="11">
-        <v>1121</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="4">
         <v>197</v>
       </c>
       <c r="B204" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C204" s="6" t="s">
         <v>403</v>
       </c>
       <c r="D204" s="5" t="s">
         <v>404</v>
       </c>
       <c r="E204" s="11">
-        <v>1936</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="4">
         <v>198</v>
       </c>
       <c r="B205" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C205" s="6" t="s">
         <v>405</v>
       </c>
       <c r="D205" s="5" t="s">
         <v>406</v>
       </c>
       <c r="E205" s="11">
-        <v>1058</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="4">
         <v>199</v>
       </c>
       <c r="B206" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C206" s="6" t="s">
         <v>407</v>
       </c>
       <c r="D206" s="5" t="s">
         <v>408</v>
       </c>
       <c r="E206" s="11">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="207" spans="1:5">
+      <c r="A207" s="4">
+        <v>200</v>
+      </c>
+      <c r="B207" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="C207" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="D207" s="5" t="s">
+        <v>410</v>
+      </c>
+      <c r="E207" s="11">
         <v>1936</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
@@ -5317,50 +5340,51 @@
     <hyperlink ref="D182" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_200"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>