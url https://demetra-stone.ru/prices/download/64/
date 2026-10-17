--- v1 (2026-07-16)
+++ v2 (2026-10-17)
@@ -12,139 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="411">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="410">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Тротуарная плитка</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Плита мощения Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Цена за м2</t>
   </si>
   <si>
     <t>Плита мощения Габбро 450х300х80 мм  2 сорт термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353</t>
   </si>
   <si>
     <t>Плита мощения Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927</t>
   </si>
   <si>
     <t>Плита мощения Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132</t>
   </si>
   <si>
     <t>Плита мощения Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334</t>
   </si>
   <si>
     <t>Плита мощения Габбро 300х600х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415</t>
   </si>
   <si>
+    <t>Гранитная тротуарная плитка 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507</t>
+  </si>
+  <si>
     <t>Гранитная тротуарная плитка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202</t>
@@ -194,167 +194,164 @@
   <si>
     <t>Плита для пошаговой дорожки 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
+    <t>Плита для пошаговой дорожки 400х400х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 900х600х80</t>
+    <t>Плита для пошаговой дорожки 900х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494</t>
+  </si>
+  <si>
     <t>Плита для пошаговой дорожки 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
+    <t xml:space="preserve">Плита гранитная серая 400х400х60 мм </t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378</t>
   </si>
   <si>
+    <t>Плита гранитная серая 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495</t>
+  </si>
+  <si>
     <t>Плита гранитная серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342</t>
   </si>
   <si>
     <t>Плита гранитная серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344</t>
   </si>
   <si>
     <t>Плита гранитная серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288</t>
-[...7 lines deleted...]
-  <si>
     <t>Плита гранитная серая 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331</t>
   </si>
   <si>
     <t>Плита гранитная серая 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528</t>
   </si>
   <si>
     <t>Плита гранитная серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307</t>
   </si>
   <si>
     <t>Плита гранитная серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306</t>
   </si>
   <si>
     <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
@@ -383,147 +380,153 @@
   <si>
     <t>Гранитная брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-bruschatka/?sku=631</t>
   </si>
   <si>
     <t>Габбро брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/</t>
   </si>
   <si>
     <t>Габбро брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=27</t>
   </si>
   <si>
     <t>Габбро брусчатка 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=1333</t>
   </si>
   <si>
-    <t>Габбро брусчатка 900х300х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Габбро брусчатка 200х200х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=912</t>
   </si>
   <si>
     <t>Габбро брусчатка 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro-chyornaya/?sku=1332</t>
   </si>
   <si>
     <t>Гранитная плитка серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1403</t>
   </si>
   <si>
+    <t>Гранитная плитка серая 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1508</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=522</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=521</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=965</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=976</t>
   </si>
   <si>
+    <t>Гранитная плитка серая 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1496</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1200х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=948</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1250х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=952</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1350х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=968</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1400х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=953</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1375</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1376</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1481</t>
   </si>
   <si>
-    <t>Гранитная плитка серая 2000х350х30</t>
+    <t>Гранитная плитка серая 2000х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1482</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1455</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1456</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1457</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х80 мм</t>
   </si>
@@ -545,56 +548,50 @@
   <si>
     <t>Брусчатка Южно-Султаевская 200х100х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=520</t>
   </si>
   <si>
     <t>Камбулатовская брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskaya/</t>
   </si>
   <si>
     <t>Камбулатовская брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskaya/?sku=495</t>
   </si>
   <si>
     <t>Брусчатка Мансуровская 200х100х30мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/</t>
   </si>
   <si>
-    <t>Брусчатка Мансуровская 200х400х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Брусчатка Мансуровская 200х100х50мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/?sku=15</t>
   </si>
   <si>
     <t>Брусчатка Мансуровская 200х100х80мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskaya/?sku=527</t>
   </si>
   <si>
     <t>Малыгинская брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskaya-bruschatka/</t>
   </si>
   <si>
     <t>Малыгинская брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskaya-bruschatka/?sku=1136</t>
   </si>
   <si>
     <t>Брусчатка Санарская 200х100х30 мм</t>
@@ -632,51 +629,51 @@
   <si>
     <t>Тактильная плитка направляющая Гранитная 600х400х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 600х600х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486</t>
   </si>
   <si>
-    <t>Тактильная плитка направляющая Гранитная 500х500х30 мм</t>
+    <t>Тактильная плитка направляющая Гранитная 500х500х30/40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498</t>
   </si>
   <si>
     <t>Тактильная плитка направляющая Гранитная 500х500х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425</t>
   </si>
   <si>
     <t>Брусчатка красная гранитная Колотая 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-krasnaya/</t>
   </si>
   <si>
     <t>Брусчатка красная гранитная Пиленая термо 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1359</t>
   </si>
   <si>
     <t>Брусчатка красная гранитная Пиленая термо 200х100х50 мм</t>
   </si>
@@ -776,51 +773,51 @@
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х300х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х600х40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 300х600х30мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488</t>
   </si>
   <si>
-    <t>Тактильная плитка предупреждающая Гранитная 500х500х30 мм</t>
+    <t>Тактильная плитка предупреждающая Гранитная 500х500х30/40 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 500х500х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426</t>
   </si>
   <si>
     <t>Брусчатка пиленая Возрождение 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/</t>
   </si>
   <si>
     <t>Брусчатка пиленая Возрождение 200х100х50 мм</t>
   </si>
@@ -1656,421 +1653,421 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/?sku=631" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=27" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1333" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1406" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1332" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=520" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/?sku=495" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=1329" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=15" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=527" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/?sku=1136" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1359" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1361" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=817" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1186" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1305" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=884" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=885" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=1028" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/?sku=538" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=364" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=505" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/?sku=540" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/?sku=931" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/?sku=734" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/?sku=738" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/?sku=732" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/?sku=736" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/?sku=740" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/?sku=742" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/?sku=744" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/?sku=746" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/?sku=748" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=790" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=754" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=787" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=755" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=780" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=756" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=757" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-belaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/?sku=763" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/?sku=764" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/?sku=767" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/?sku=765" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/?sku=766" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-belaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-seraya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-krasnaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-korichnevaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-olivkovaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=774" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=808" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=775" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=803" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=777" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bez-faski/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=800" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=776" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/klassika-arko/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bavariya-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-cvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-color-mix/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-bruschatka/?sku=631" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=27" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1333" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=912" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro-chyornaya/?sku=1332" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=1" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskaya/?sku=520" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskaya/?sku=495" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=15" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskaya/?sku=527" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskaya-bruschatka/?sku=1136" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sanarskaya/?sku=37" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1359" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-krasnaya/?sku=1361" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=817" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1186" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-seraya-200kh200kh50-mm/?sku=1305" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=884" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=885" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-bruschatka-baltiyskaya/?sku=1028" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tsvetok-urala/?sku=538" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=364" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/rozovaya/?sku=505" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/lisya-gorka/?sku=540" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bruschatka-pilenaya-vozrozhdenie/?sku=931" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh40-mm/?sku=734" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh60-mm/?sku=738" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh40-mm/?sku=732" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh60-mm/?sku=736" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-krasnaya-200kh100kh80-mm/?sku=740" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-seraya-200kh100kh80-mm/?sku=742" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh40-mm/?sku=744" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh60-mm/?sku=746" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/trotuarnaya-plitka-korichnevaya-200kh100kh80-mm/?sku=748" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=790" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/seraya-100kh100kh60-mm/?sku=754" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=787" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/krasnaya-100kh100kh60-mm/?sku=755" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=780" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/korichnevaya-100kh100kh60-mm/?sku=756" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=783" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-chyornaya-100kh100kh60-mm/?sku=757" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-belaya-100kh100kh60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-seraya-300kh300kh50-mm/?sku=763" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-krasnaya-300kh300kh50-mm/?sku=764" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-chyornaya-300kh300kh50-mm/?sku=767" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-korichnevaya-300kh300kh50-mm/?sku=765" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-olivkovaya-300kh300kh50-mm/?sku=766" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/kvadratnaya-bruschatka-belaya-300kh300kh50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-seraya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-krasnaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-korichnevaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-staryiy-gorod-olivkovaya-50-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=774" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bruschatka-trotuarnaya-staryiy-gorod-seraya-60-mm/?sku=806" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=808" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-krasnaya-60-mm/?sku=775" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=803" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-olivkovaya-60-mm/?sku=777" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bez-faski/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=800" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/staryiy-gorod-korichnevaya-60-mm/?sku=776" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/klassika-arko/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-granito-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-krasnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/plitka-bavariya-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/bavariya-color-mix/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-cvetnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/trotuarnaya-plitka/Klassika-color-mix/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E207"/>
+  <dimension ref="A1:E206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E207" sqref="E207"/>
+      <selection activeCell="E206" sqref="E206"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="5"/>
       <c r="E6" s="11"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="11">
         <v>1200</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" s="11">
-        <v>2400</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
-        <v>6000</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="11">
-        <v>7800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="11">
-        <v>6900</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="11">
-        <v>7600</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="11">
-        <v>10600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="11">
-        <v>1000</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="11">
-        <v>3200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="11">
         <v>4300</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11">
         <v>4700</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="11">
         <v>3800</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="11">
         <v>4200</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="11">
         <v>8500</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="11">
         <v>8700</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>43</v>
       </c>
       <c r="E24" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>45</v>
       </c>
       <c r="E25" s="11">
         <v>7600</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>47</v>
       </c>
       <c r="E26" s="11">
@@ -2171,51 +2168,51 @@
       </c>
       <c r="C32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>59</v>
       </c>
       <c r="E32" s="11">
         <v>1200</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E33" s="11">
-        <v>1400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>63</v>
       </c>
       <c r="E34" s="11">
         <v>1500</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>9</v>
@@ -2239,178 +2236,178 @@
       </c>
       <c r="C36" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>67</v>
       </c>
       <c r="E36" s="11">
         <v>2500</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>69</v>
       </c>
       <c r="E37" s="11">
-        <v>1600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>71</v>
       </c>
       <c r="E38" s="11">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E39" s="11">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>74</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>75</v>
       </c>
       <c r="E40" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>76</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E41" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E42" s="11">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>80</v>
       </c>
       <c r="D43" s="5" t="s">
         <v>81</v>
       </c>
       <c r="E43" s="11">
-        <v>1400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="D44" s="5" t="s">
         <v>83</v>
       </c>
       <c r="E44" s="11">
         <v>3600</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D45" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E45" s="11">
         <v>3800</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>86</v>
       </c>
       <c r="D46" s="5" t="s">
         <v>87</v>
       </c>
       <c r="E46" s="11">
@@ -2426,2753 +2423,2736 @@
       </c>
       <c r="C47" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D47" s="5" t="s">
         <v>89</v>
       </c>
       <c r="E47" s="11">
         <v>3000</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D48" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E48" s="11">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D49" s="5" t="s">
         <v>93</v>
       </c>
       <c r="E49" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>94</v>
       </c>
       <c r="D50" s="5" t="s">
         <v>95</v>
       </c>
       <c r="E50" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="D51" s="5" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E51" s="11">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>45</v>
       </c>
       <c r="B52" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="D52" s="5" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="E52" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>46</v>
       </c>
       <c r="B53" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D53" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E53" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>47</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D54" s="5" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E54" s="11">
-        <v>5500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>48</v>
       </c>
       <c r="B55" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D55" s="5" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E55" s="11">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>49</v>
       </c>
       <c r="B56" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D56" s="5" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E56" s="11">
-        <v>8700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>50</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="D57" s="5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E57" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>51</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D58" s="5" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E58" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>52</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D59" s="5" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E59" s="11">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>53</v>
       </c>
       <c r="B60" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D60" s="5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E60" s="11">
-        <v>3500</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D61" s="5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E61" s="11">
-        <v>4800</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>55</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D62" s="5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E62" s="11">
-        <v>6400</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D63" s="5" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E63" s="11">
-        <v>7800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>57</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D64" s="5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E64" s="11">
-        <v>1200</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D65" s="5" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E65" s="11">
-        <v>2400</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>59</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D66" s="5" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E66" s="11">
-        <v>7500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D67" s="5" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E67" s="11">
-        <v>7600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>61</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D68" s="5" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E68" s="11">
-        <v>1200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D69" s="5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E69" s="11">
-        <v>2400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>63</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D70" s="5" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E70" s="11">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C71" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D71" s="5" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E71" s="11">
-        <v>3800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>65</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="6" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D72" s="5" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E72" s="11">
-        <v>1800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D73" s="5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E73" s="11">
-        <v>1700</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>67</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D74" s="5" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E74" s="11">
         <v>2700</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D75" s="5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E75" s="11">
         <v>2800</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>69</v>
       </c>
       <c r="B76" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D76" s="5" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E76" s="11">
         <v>3000</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D77" s="5" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E77" s="11">
         <v>3300</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>71</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D78" s="5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E78" s="11">
         <v>1600</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D79" s="5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E79" s="11">
         <v>3000</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>73</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D80" s="5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E80" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D81" s="5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E81" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>75</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D82" s="5" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E82" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="6" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D83" s="5" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E83" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>77</v>
       </c>
       <c r="B84" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D84" s="5" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E84" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D85" s="5" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E85" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>79</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D86" s="5" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E86" s="11">
         <v>4000</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="E87" s="11">
         <v>4700</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>81</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="E88" s="11">
         <v>5700</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D89" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E89" s="11">
         <v>3900</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>83</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D90" s="5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E90" s="11">
         <v>4800</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D91" s="5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E91" s="11">
         <v>4200</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>85</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D92" s="5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E92" s="11">
-        <v>4500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D93" s="5" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E93" s="11">
-        <v>4900</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>87</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D94" s="5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E94" s="11">
-        <v>5900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>88</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="D95" s="5" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="E95" s="11">
-        <v>4700</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>89</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D96" s="5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E96" s="11">
-        <v>5200</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>90</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D97" s="5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E97" s="11">
-        <v>5900</v>
+        <v>6550</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>91</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C98" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D98" s="5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="E98" s="11">
-        <v>6550</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>92</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>9</v>
+        <v>192</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="E99" s="11">
-        <v>1600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>93</v>
       </c>
       <c r="B100" s="8" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D100" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E100" s="11">
-        <v>2500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>94</v>
       </c>
       <c r="B101" s="8" t="s">
-        <v>193</v>
+        <v>9</v>
       </c>
       <c r="C101" s="6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D101" s="5" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E101" s="11">
-        <v>1100</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>95</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="6" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="D102" s="5" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="E102" s="11">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>96</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="6" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D103" s="5" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E103" s="11">
-        <v>1100</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>97</v>
       </c>
       <c r="B104" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C104" s="6" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D104" s="5" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E104" s="11">
-        <v>2300</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>98</v>
       </c>
       <c r="B105" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C105" s="6" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D105" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E105" s="11">
-        <v>7800</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>99</v>
       </c>
       <c r="B106" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C106" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D106" s="5" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E106" s="11">
-        <v>7400</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>100</v>
       </c>
       <c r="B107" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C107" s="6" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D107" s="5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E107" s="11">
-        <v>15900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>101</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C108" s="6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D108" s="5" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E108" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>102</v>
       </c>
       <c r="B109" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C109" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D109" s="5" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E109" s="11">
-        <v>5500</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>103</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D110" s="5" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E110" s="11">
-        <v>5900</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>104</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="D111" s="5" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E111" s="11">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>105</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E112" s="11">
-        <v>4200</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>106</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E113" s="11">
-        <v>7800</v>
+        <v>6600</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>107</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E114" s="11">
-        <v>6600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>108</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E115" s="11">
-        <v>4500</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>109</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D116" s="5" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E116" s="11">
-        <v>5400</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>110</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D117" s="5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E117" s="11">
-        <v>6200</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>111</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C118" s="6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D118" s="5" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E118" s="11">
-        <v>8500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>112</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D119" s="5" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E119" s="11">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>113</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D120" s="5" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E120" s="11">
-        <v>4500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>114</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D121" s="5" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E121" s="11">
-        <v>4000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>115</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E122" s="11">
-        <v>5000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>116</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E123" s="11">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>117</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E124" s="11">
-        <v>4500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>118</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D125" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E125" s="11">
-        <v>4900</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>119</v>
       </c>
       <c r="B126" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D126" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E126" s="11">
-        <v>1300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>120</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D127" s="5" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E127" s="11">
-        <v>1400</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>121</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D128" s="5" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E128" s="11">
-        <v>2700</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>122</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D129" s="5" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E129" s="11">
-        <v>10400</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>123</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D130" s="5" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E130" s="11">
-        <v>10700</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>124</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D131" s="5" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E131" s="11">
-        <v>11700</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>125</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D132" s="5" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E132" s="11">
-        <v>12900</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>126</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D133" s="5" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E133" s="11">
-        <v>4900</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>127</v>
       </c>
       <c r="B134" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D134" s="5" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E134" s="11">
-        <v>5400</v>
+        <v>718</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>128</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C135" s="6" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D135" s="5" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E135" s="11">
-        <v>718</v>
+        <v>841</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>129</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D136" s="5" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E136" s="11">
-        <v>841</v>
+        <v>718</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>130</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D137" s="5" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E137" s="11">
-        <v>718</v>
+        <v>849</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>131</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C138" s="6" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D138" s="5" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E138" s="11">
-        <v>849</v>
+        <v>620</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>132</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D139" s="5" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E139" s="11">
-        <v>620</v>
+        <v>691</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>133</v>
       </c>
       <c r="B140" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C140" s="6" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D140" s="5" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E140" s="11">
-        <v>691</v>
+        <v>768</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>134</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C141" s="6" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D141" s="5" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E141" s="11">
-        <v>768</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>135</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D142" s="5" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E142" s="11">
-        <v>1031</v>
+        <v>945</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>136</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C143" s="6" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D143" s="5" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E143" s="11">
-        <v>945</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>137</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C144" s="6" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D144" s="5" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E144" s="11">
-        <v>1219</v>
+        <v>899</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>138</v>
       </c>
       <c r="B145" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C145" s="6" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D145" s="5" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E145" s="11">
-        <v>899</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>139</v>
       </c>
       <c r="B146" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D146" s="5" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E146" s="11">
-        <v>1054</v>
+        <v>799</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>140</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D147" s="5" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E147" s="11">
-        <v>799</v>
+        <v>841</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>141</v>
       </c>
       <c r="B148" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D148" s="5" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E148" s="11">
-        <v>841</v>
+        <v>815</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>142</v>
       </c>
       <c r="B149" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D149" s="5" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E149" s="11">
-        <v>815</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
         <v>143</v>
       </c>
       <c r="B150" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D150" s="5" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E150" s="11">
-        <v>1031</v>
+        <v>945</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>144</v>
       </c>
       <c r="B151" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D151" s="5" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E151" s="11">
-        <v>945</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>145</v>
       </c>
       <c r="B152" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D152" s="5" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E152" s="11">
-        <v>1219</v>
+        <v>718</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>146</v>
       </c>
       <c r="B153" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D153" s="5" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E153" s="11">
-        <v>718</v>
+        <v>849</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>147</v>
       </c>
       <c r="B154" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D154" s="5" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E154" s="11">
-        <v>849</v>
+        <v>960</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>148</v>
       </c>
       <c r="B155" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D155" s="5" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E155" s="11">
-        <v>960</v>
+        <v>768</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>149</v>
       </c>
       <c r="B156" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D156" s="5" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E156" s="11">
-        <v>768</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>150</v>
       </c>
       <c r="B157" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D157" s="5" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E157" s="11">
-        <v>1031</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>151</v>
       </c>
       <c r="B158" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D158" s="5" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E158" s="11">
-        <v>1054</v>
+        <v>815</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>152</v>
       </c>
       <c r="B159" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D159" s="5" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E159" s="11">
-        <v>815</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
         <v>153</v>
       </c>
       <c r="B160" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D160" s="5" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E160" s="11">
-        <v>1031</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
         <v>154</v>
       </c>
       <c r="B161" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D161" s="5" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E161" s="11">
-        <v>1080</v>
+        <v>881</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
         <v>155</v>
       </c>
       <c r="B162" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D162" s="5" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E162" s="11">
-        <v>881</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="4">
         <v>156</v>
       </c>
       <c r="B163" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D163" s="5" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E163" s="11">
-        <v>1031</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="4">
         <v>157</v>
       </c>
       <c r="B164" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D164" s="5" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E164" s="11">
-        <v>1106</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
         <v>158</v>
       </c>
       <c r="B165" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D165" s="5" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E165" s="11">
-        <v>1065</v>
+        <v>910</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
         <v>159</v>
       </c>
       <c r="B166" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D166" s="5" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E166" s="11">
-        <v>910</v>
+        <v>684</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
         <v>160</v>
       </c>
       <c r="B167" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D167" s="5" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E167" s="11">
-        <v>684</v>
+        <v>769</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
         <v>161</v>
       </c>
       <c r="B168" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D168" s="5" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E168" s="11">
-        <v>769</v>
+        <v>718</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
         <v>162</v>
       </c>
       <c r="B169" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D169" s="5" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E169" s="11">
-        <v>718</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="4">
         <v>163</v>
       </c>
       <c r="B170" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D170" s="5" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E170" s="11">
-        <v>1006</v>
+        <v>750</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="4">
         <v>164</v>
       </c>
       <c r="B171" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D171" s="5" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E171" s="11">
-        <v>750</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="4">
         <v>165</v>
       </c>
       <c r="B172" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D172" s="5" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E172" s="11">
-        <v>1006</v>
+        <v>799</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="4">
         <v>166</v>
       </c>
       <c r="B173" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D173" s="5" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E173" s="11">
-        <v>799</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="4">
         <v>167</v>
       </c>
       <c r="B174" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D174" s="5" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E174" s="11">
-        <v>1006</v>
+        <v>881</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="4">
         <v>168</v>
       </c>
       <c r="B175" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="D175" s="5" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E175" s="11">
-        <v>881</v>
+        <v>1006</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="4">
         <v>169</v>
       </c>
       <c r="B176" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="D176" s="5" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="E176" s="11">
-        <v>1006</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="4">
         <v>170</v>
       </c>
       <c r="B177" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D177" s="5" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E177" s="11">
-        <v>1330</v>
+        <v>684</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="4">
         <v>171</v>
       </c>
       <c r="B178" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D178" s="5" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E178" s="11">
-        <v>684</v>
+        <v>718</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="4">
         <v>172</v>
       </c>
       <c r="B179" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D179" s="5" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E179" s="11">
-        <v>718</v>
+        <v>799</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4">
         <v>173</v>
       </c>
       <c r="B180" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D180" s="5" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E180" s="11">
-        <v>799</v>
+        <v>881</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="4">
         <v>174</v>
       </c>
       <c r="B181" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D181" s="5" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E181" s="11">
-        <v>881</v>
+        <v>910</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="4">
         <v>175</v>
       </c>
       <c r="B182" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="D182" s="5" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="E182" s="11">
-        <v>910</v>
+        <v>913</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="4">
         <v>176</v>
       </c>
       <c r="B183" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D183" s="5" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E183" s="11">
-        <v>913</v>
+        <v>960</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="4">
         <v>177</v>
       </c>
       <c r="B184" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C184" s="6" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="D184" s="5" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="E184" s="11">
-        <v>960</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="4">
         <v>178</v>
       </c>
       <c r="B185" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="D185" s="5" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="E185" s="11">
-        <v>1250</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="4">
         <v>179</v>
       </c>
       <c r="B186" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D186" s="5" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E186" s="11">
-        <v>1054</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="4">
         <v>180</v>
       </c>
       <c r="B187" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D187" s="5" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="E187" s="11">
-        <v>1109</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="4">
         <v>181</v>
       </c>
       <c r="B188" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="D188" s="5" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="E188" s="11">
-        <v>1250</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="4">
         <v>182</v>
       </c>
       <c r="B189" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D189" s="5" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E189" s="11">
-        <v>1054</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="4">
         <v>183</v>
       </c>
       <c r="B190" s="8" t="s">
-        <v>14</v>
+        <v>375</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D190" s="5" t="s">
-        <v>375</v>
+        <v>377</v>
       </c>
       <c r="E190" s="11">
-        <v>1109</v>
+        <v>879</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="4">
         <v>184</v>
       </c>
       <c r="B191" s="8" t="s">
-        <v>376</v>
+        <v>12</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D191" s="5" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="E191" s="11">
-        <v>879</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="4">
         <v>185</v>
       </c>
       <c r="B192" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D192" s="5" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="E192" s="11">
-        <v>1250</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="4">
         <v>186</v>
       </c>
       <c r="B193" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C193" s="6" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D193" s="5" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="E193" s="11">
-        <v>1054</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="4">
         <v>187</v>
       </c>
       <c r="B194" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D194" s="5" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E194" s="11">
-        <v>1109</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="4">
         <v>188</v>
       </c>
       <c r="B195" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="D195" s="5" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="E195" s="11">
-        <v>1121</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="4">
         <v>189</v>
       </c>
       <c r="B196" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="D196" s="5" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="E196" s="11">
-        <v>1058</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="4">
         <v>190</v>
       </c>
       <c r="B197" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="D197" s="5" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E197" s="11">
-        <v>1936</v>
+        <v>910</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="4">
         <v>191</v>
       </c>
       <c r="B198" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C198" s="6" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="D198" s="5" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="E198" s="11">
-        <v>910</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="4">
         <v>192</v>
       </c>
       <c r="B199" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="D199" s="5" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="E199" s="11">
         <v>1058</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="4">
         <v>193</v>
       </c>
       <c r="B200" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="D200" s="5" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E200" s="11">
         <v>1058</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="4">
         <v>194</v>
       </c>
       <c r="B201" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C201" s="6" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="D201" s="5" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E201" s="11">
-        <v>1058</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="4">
         <v>195</v>
       </c>
       <c r="B202" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C202" s="6" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="D202" s="5" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="E202" s="11">
-        <v>1121</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="4">
         <v>196</v>
       </c>
       <c r="B203" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C203" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D203" s="5" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E203" s="11">
-        <v>3900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="4">
         <v>197</v>
       </c>
       <c r="B204" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="D204" s="5" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E204" s="11">
-        <v>4700</v>
+        <v>1936</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="4">
         <v>198</v>
       </c>
       <c r="B205" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D205" s="5" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E205" s="11">
-        <v>1936</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="4">
         <v>199</v>
       </c>
       <c r="B206" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D206" s="5" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E206" s="11">
-        <v>1058</v>
-[...15 lines deleted...]
-      <c r="E207" s="11">
         <v>1936</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
@@ -5340,51 +5320,50 @@
     <hyperlink ref="D182" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_189"/>
     <hyperlink ref="D197" r:id="rId_hyperlink_190"/>
     <hyperlink ref="D198" r:id="rId_hyperlink_191"/>
     <hyperlink ref="D199" r:id="rId_hyperlink_192"/>
     <hyperlink ref="D200" r:id="rId_hyperlink_193"/>
     <hyperlink ref="D201" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D202" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D203" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_199"/>
-    <hyperlink ref="D207" r:id="rId_hyperlink_200"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>