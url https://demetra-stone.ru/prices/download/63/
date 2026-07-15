--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="295">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Облицовка фасадов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -95,60 +95,60 @@
   <si>
     <t>Гранит G361 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/</t>
   </si>
   <si>
     <t>Гранит G361 600х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/?sku=1125</t>
   </si>
   <si>
     <t>Гранит G361 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/?sku=985</t>
   </si>
   <si>
     <t>Гранит G361 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/?sku=1126</t>
   </si>
   <si>
+    <t>Дымовская плитка 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/dymovskaya-plitka/</t>
+  </si>
+  <si>
     <t>Дымовская плитка 600х300х30 мм</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/dymovskaya-plitka/</t>
-[...5 lines deleted...]
-    <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=934</t>
+    <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=935</t>
   </si>
   <si>
     <t>Дымовская плитка 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030</t>
   </si>
   <si>
     <t>Цена за м.п.</t>
   </si>
   <si>
     <t>Дымовская плитка Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444</t>
   </si>
   <si>
     <t>Дымовская плитка Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445</t>
   </si>
   <si>
     <t>Корецкий жадковский гранит 300х600х20 мм</t>
   </si>
@@ -188,75 +188,75 @@
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/?sku=899</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Плитка Санарская Ступень 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 300х600х18,600х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 600х300х30,600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/?sku=724</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  1300х600х80 мм</t>
+    <t>Гранит G682 Сансет Голд 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  1380х600х80 мм</t>
+    <t>Гранит G682 Сансет Голд 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  1500х750х80 мм</t>
+    <t>Гранит G682 Сансет Голд 1500х750х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  600х300х18 мм</t>
+    <t>Гранит G682 Сансет Голд 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  300х600х30 мм</t>
+    <t>Гранит G682 Сансет Голд 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722</t>
   </si>
   <si>
     <t>Гранит G562 Мапл Ред 300х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g562-mapl-red/</t>
   </si>
   <si>
     <t>Гранит G562 Мапл Ред 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х600х18 мм</t>
   </si>
@@ -344,51 +344,51 @@
   <si>
     <t>Плитка Габбро 600х400х20 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298</t>
   </si>
   <si>
     <t>Плитка Габбро 900х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354</t>
   </si>
   <si>
     <t>Плитка Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432</t>
   </si>
   <si>
-    <t xml:space="preserve">Плитка Габбро 450х300х80 мм термо </t>
+    <t>Плитка Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352</t>
   </si>
   <si>
     <t>Плитка Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680</t>
   </si>
   <si>
     <t>Малыгинский гранит 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskiy-granit/</t>
   </si>
   <si>
     <t>Малыгинский гранит 300х600х30 мм</t>
   </si>
@@ -524,78 +524,84 @@
   <si>
     <t>Плитка Мансуровская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=371</t>
   </si>
   <si>
     <t>Плитка Мансуровская 300х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1103</t>
   </si>
   <si>
     <t>Плитка Мансуровская 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1323</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1404</t>
   </si>
   <si>
+    <t>Плитка Мансуровская 900х300х50 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1492</t>
+  </si>
+  <si>
     <t>Плитка Мансуровская 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1284</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=909</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1437</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1438</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита гранитная серая 600х600х60 мм с фаской и пропилом </t>
+    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
@@ -689,177 +695,177 @@
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=324</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=1038</t>
   </si>
   <si>
     <t>Плитка Покостовская 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=677</t>
   </si>
   <si>
     <t>Полированная цена за м2</t>
   </si>
   <si>
-    <t>Челновский гранит  300х300х20,300х600х20 мм</t>
+    <t>Челновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=320</t>
   </si>
   <si>
     <t>Термо цена за м2</t>
   </si>
   <si>
-    <t>Челновский гранит  300х300х30,300х600х30 мм</t>
+    <t>Челновский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/</t>
   </si>
   <si>
-    <t>Челновский гранит  300х300х50,500х500х50 мм</t>
+    <t>Челновский гранит 300х300х50,500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=323</t>
   </si>
   <si>
-    <t>Васильевский гранит  300х600х20 мм</t>
+    <t>Васильевский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vasilevskaya/</t>
   </si>
   <si>
-    <t>Васильевский гранит  300х600х30 мм</t>
+    <t>Васильевский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vasilevskaya/?sku=317</t>
   </si>
   <si>
-    <t>Васильевский гранит  600х300х50 мм</t>
+    <t>Васильевский гранит 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vasilevskaya/?sku=319</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х20, 300х600х20</t>
+    <t>Межиричский гранит 300х300х20, 300х600х20</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х30, 300х600х30</t>
+    <t>Межиричский гранит 300х300х30, 300х600х30</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=313</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х40, 400х400х40, 300х600х40</t>
+    <t>Межиричский гранит 300х300х40, 400х400х40, 300х600х40</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=314</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х50, 400х400х50, 400х600х50</t>
+    <t>Межиричский гранит 300х300х50, 400х400х50, 400х600х50</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=315</t>
   </si>
   <si>
     <t>Полированая цена за м2</t>
   </si>
   <si>
     <t>Токовский гранит 300х300х20, 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tokovskaya/</t>
   </si>
   <si>
     <t>Токовский гранит 300х300х30, 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tokovskaya/?sku=309</t>
   </si>
   <si>
-    <t xml:space="preserve">Капустинский гранит 300х600х20 мм </t>
+    <t>Капустинский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/</t>
   </si>
   <si>
     <t>Капустинский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/?sku=305</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 300х70х20 мм  полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1311</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 900х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1301</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 600х130х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=939</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 443х145х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1399</t>
   </si>
   <si>
-    <t>Емельяновский гранит  300х300х20,300х600х20 мм</t>
+    <t>Емельяновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/</t>
   </si>
   <si>
-    <t>Емельяновский гранит  300х300х30,300х600х30 мм</t>
+    <t>Емельяновский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/?sku=96</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х30 мм</t>
   </si>
@@ -1308,62 +1314,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/?sku=664" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/?sku=982" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=934" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/?sku=664" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/?sku=982" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E147"/>
+  <dimension ref="A1:E148"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E147" sqref="E147"/>
+      <selection activeCell="E148" sqref="E148"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
@@ -1534,119 +1540,119 @@
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="11">
         <v>5250</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="11">
-        <v>5000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="11">
-        <v>6200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11">
         <v>9800</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="11">
-        <v>2700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="11">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="11">
         <v>4300</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>9</v>
@@ -2724,1087 +2730,1104 @@
       </c>
       <c r="C85" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D85" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E85" s="11">
         <v>1500</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>79</v>
       </c>
       <c r="B86" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C86" s="6" t="s">
         <v>170</v>
       </c>
       <c r="D86" s="5" t="s">
         <v>171</v>
       </c>
       <c r="E86" s="11">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E87" s="11">
-        <v>5700</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>81</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D88" s="5" t="s">
         <v>174</v>
       </c>
       <c r="E88" s="11">
-        <v>2500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>175</v>
       </c>
       <c r="D89" s="5" t="s">
         <v>176</v>
       </c>
       <c r="E89" s="11">
-        <v>1100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>83</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C90" s="6" t="s">
         <v>177</v>
       </c>
       <c r="D90" s="5" t="s">
         <v>178</v>
       </c>
       <c r="E90" s="11">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>179</v>
       </c>
       <c r="D91" s="5" t="s">
         <v>180</v>
       </c>
       <c r="E91" s="11">
-        <v>1400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>85</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>181</v>
       </c>
       <c r="D92" s="5" t="s">
         <v>182</v>
       </c>
       <c r="E92" s="11">
-        <v>3600</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>183</v>
       </c>
       <c r="D93" s="5" t="s">
         <v>184</v>
       </c>
       <c r="E93" s="11">
-        <v>3800</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>87</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>185</v>
       </c>
       <c r="D94" s="5" t="s">
         <v>186</v>
       </c>
       <c r="E94" s="11">
-        <v>1600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>88</v>
       </c>
       <c r="B95" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>187</v>
       </c>
       <c r="D95" s="5" t="s">
         <v>188</v>
       </c>
       <c r="E95" s="11">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>89</v>
       </c>
       <c r="B96" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>189</v>
       </c>
       <c r="D96" s="5" t="s">
         <v>190</v>
       </c>
       <c r="E96" s="11">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>90</v>
       </c>
       <c r="B97" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C97" s="6" t="s">
         <v>191</v>
       </c>
       <c r="D97" s="5" t="s">
         <v>192</v>
       </c>
       <c r="E97" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>91</v>
       </c>
       <c r="B98" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>193</v>
       </c>
       <c r="D98" s="5" t="s">
         <v>194</v>
       </c>
       <c r="E98" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>92</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C99" s="6" t="s">
-        <v>183</v>
+        <v>195</v>
       </c>
       <c r="D99" s="5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E99" s="11">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>93</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>197</v>
       </c>
       <c r="E100" s="11">
-        <v>4500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>94</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E101" s="11">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>95</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E102" s="11">
         <v>5500</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>96</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E103" s="11">
-        <v>8500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>97</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E104" s="11">
-        <v>8700</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>98</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E105" s="11">
-        <v>3200</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>99</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E106" s="11">
-        <v>3400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>100</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E107" s="11">
-        <v>4200</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>101</v>
       </c>
       <c r="B108" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>213</v>
       </c>
       <c r="E108" s="11">
-        <v>6200</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>102</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E109" s="11">
-        <v>6900</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>103</v>
       </c>
       <c r="B110" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E110" s="11">
-        <v>1800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>104</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E111" s="11">
-        <v>4600</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>105</v>
       </c>
       <c r="B112" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>220</v>
       </c>
       <c r="D112" s="5" t="s">
         <v>221</v>
       </c>
       <c r="E112" s="11">
-        <v>4900</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>106</v>
       </c>
       <c r="B113" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C113" s="6" t="s">
         <v>222</v>
       </c>
       <c r="D113" s="5" t="s">
         <v>223</v>
       </c>
       <c r="E113" s="11">
-        <v>6800</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>107</v>
       </c>
       <c r="B114" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" s="6" t="s">
         <v>224</v>
       </c>
-      <c r="C114" s="6" t="s">
+      <c r="D114" s="5" t="s">
         <v>225</v>
       </c>
-      <c r="D114" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E114" s="11">
-        <v>3200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>108</v>
       </c>
       <c r="B115" s="8" t="s">
+        <v>226</v>
+      </c>
+      <c r="C115" s="6" t="s">
         <v>227</v>
       </c>
-      <c r="C115" s="6" t="s">
+      <c r="D115" s="5" t="s">
         <v>228</v>
       </c>
-      <c r="D115" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E115" s="11">
-        <v>3400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>109</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>231</v>
       </c>
       <c r="E116" s="11">
-        <v>4600</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>110</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>9</v>
+        <v>229</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>233</v>
       </c>
       <c r="E117" s="11">
-        <v>3300</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>111</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E118" s="11">
-        <v>3600</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>112</v>
       </c>
       <c r="B119" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E119" s="11">
-        <v>5700</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>113</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>224</v>
+        <v>9</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E120" s="11">
-        <v>3400</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>114</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E121" s="11">
-        <v>3650</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>115</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>224</v>
+        <v>229</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>242</v>
       </c>
       <c r="D122" s="5" t="s">
         <v>243</v>
       </c>
       <c r="E122" s="11">
-        <v>4050</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>116</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="C123" s="6" t="s">
         <v>244</v>
       </c>
       <c r="D123" s="5" t="s">
         <v>245</v>
       </c>
       <c r="E123" s="11">
-        <v>4400</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>117</v>
       </c>
       <c r="B124" s="8" t="s">
+        <v>229</v>
+      </c>
+      <c r="C124" s="6" t="s">
         <v>246</v>
       </c>
-      <c r="C124" s="6" t="s">
+      <c r="D124" s="5" t="s">
         <v>247</v>
       </c>
-      <c r="D124" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E124" s="11">
-        <v>5700</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>118</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>227</v>
+        <v>248</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E125" s="11">
-        <v>6500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>119</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>9</v>
+        <v>229</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E126" s="11">
-        <v>6800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>120</v>
       </c>
       <c r="B127" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E127" s="11">
-        <v>7800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>121</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E128" s="11">
-        <v>100</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>122</v>
       </c>
       <c r="B129" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E129" s="11">
-        <v>1200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>123</v>
       </c>
       <c r="B130" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>259</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E130" s="11">
-        <v>2400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>124</v>
       </c>
       <c r="B131" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E131" s="11">
-        <v>500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>125</v>
       </c>
       <c r="B132" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>264</v>
       </c>
       <c r="E132" s="11">
         <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>126</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>265</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>266</v>
       </c>
       <c r="E133" s="11">
-        <v>3600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>127</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E134" s="11">
-        <v>4600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>128</v>
       </c>
       <c r="B135" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>269</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>270</v>
       </c>
       <c r="E135" s="11">
-        <v>1000</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>129</v>
       </c>
       <c r="B136" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E136" s="11">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>130</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E137" s="11">
-        <v>4000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>131</v>
       </c>
       <c r="B138" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E138" s="11">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>132</v>
       </c>
       <c r="B139" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>278</v>
       </c>
       <c r="E139" s="11">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>133</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E140" s="11">
-        <v>5700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>134</v>
       </c>
       <c r="B141" s="8" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>282</v>
       </c>
       <c r="E141" s="11">
-        <v>2500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>135</v>
       </c>
       <c r="B142" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>283</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E142" s="11">
-        <v>1100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>136</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E143" s="11">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>137</v>
       </c>
       <c r="B144" s="8" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="C144" s="6" t="s">
         <v>287</v>
       </c>
       <c r="D144" s="5" t="s">
         <v>288</v>
       </c>
       <c r="E144" s="11">
-        <v>4000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>138</v>
       </c>
       <c r="B145" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>289</v>
       </c>
       <c r="D145" s="5" t="s">
         <v>290</v>
       </c>
       <c r="E145" s="11">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>139</v>
       </c>
       <c r="B146" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C146" s="6" t="s">
         <v>291</v>
       </c>
       <c r="D146" s="5" t="s">
         <v>292</v>
       </c>
       <c r="E146" s="11">
-        <v>5600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>140</v>
       </c>
       <c r="B147" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C147" s="6" t="s">
         <v>293</v>
       </c>
       <c r="D147" s="5" t="s">
         <v>294</v>
       </c>
       <c r="E147" s="11">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5">
+      <c r="A148" s="4">
+        <v>141</v>
+      </c>
+      <c r="B148" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C148" s="6" t="s">
+        <v>295</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>296</v>
+      </c>
+      <c r="E148" s="11">
         <v>3500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
@@ -3913,50 +3936,51 @@
     <hyperlink ref="D123" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_136"/>
     <hyperlink ref="D144" r:id="rId_hyperlink_137"/>
     <hyperlink ref="D145" r:id="rId_hyperlink_138"/>
     <hyperlink ref="D146" r:id="rId_hyperlink_139"/>
     <hyperlink ref="D147" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_141"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>