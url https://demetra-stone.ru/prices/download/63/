--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Облицовка фасадов</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -140,59 +140,62 @@
   <si>
     <t>Дымовская плитка Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444</t>
   </si>
   <si>
     <t>Дымовская плитка Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445</t>
   </si>
   <si>
     <t>Корецкий жадковский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/</t>
   </si>
   <si>
     <t>Корецкий жадковский гранит 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933</t>
   </si>
   <si>
-    <t>Полированная 600х300х18 мм</t>
-[...2 lines deleted...]
-    <t>Гранитная плитка G Браун</t>
+    <t>Гранитная плитка G Браун Полированная 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/</t>
   </si>
   <si>
+    <t>Гранитная плитка G Браун Полированная 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504</t>
+  </si>
+  <si>
     <t>Плитка Санарская 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/</t>
   </si>
   <si>
     <t>Плитка Санарская 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/?sku=898</t>
   </si>
   <si>
     <t>Плитка Санарская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/?sku=899</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Плитка Санарская Ступень 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287</t>
@@ -296,368 +299,347 @@
   <si>
     <t>Жежелевский гранит 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/zhezhelevskiy-granit/</t>
   </si>
   <si>
     <t>Жежелевский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708</t>
   </si>
   <si>
     <t>Новоданиловский гранит 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/novodanilovskiy-granit/</t>
   </si>
   <si>
     <t>Новоданиловский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706</t>
   </si>
   <si>
-    <t>Плитка Габбро 300х300х18 мм полировка</t>
+    <t>Плитка Габбро 600х300х20 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/</t>
   </si>
   <si>
-    <t>Плитка Габбро 400х300х18 мм полировка</t>
-[...16 lines deleted...]
-  <si>
     <t>Плитка Габбро 600х400х20 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298</t>
   </si>
   <si>
-    <t>Плитка Габбро 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432</t>
   </si>
   <si>
     <t>Плитка Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352</t>
   </si>
   <si>
     <t>Плитка Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680</t>
   </si>
   <si>
     <t>Малыгинский гранит 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskiy-granit/</t>
   </si>
   <si>
     <t>Малыгинский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskiy-granit/?sku=633</t>
   </si>
   <si>
     <t>Гранитная плитка серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1403</t>
   </si>
   <si>
+    <t>Гранитная плитка серая 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1508</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=522</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=521</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=965</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=976</t>
   </si>
   <si>
+    <t>Гранитная плитка серая 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1496</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1200х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=948</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1250х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=952</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1350х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=968</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1400х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=953</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1375</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1376</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1481</t>
   </si>
   <si>
-    <t>Гранитная плитка серая 2000х350х30</t>
+    <t>Гранитная плитка серая 2000х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1482</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1455</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1456</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1457</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=684</t>
   </si>
   <si>
     <t>Головыринский гранит 300х300х20,600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/golovyrinskiy-granit/</t>
   </si>
   <si>
     <t>Головыринский гранит 600х300х30,300х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501</t>
   </si>
   <si>
+    <t>Плитка Мансуровская 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/</t>
+  </si>
+  <si>
     <t>Плитка Мансуровская 300х600х20 мм</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/mansurovskiy/</t>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=370</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=371</t>
   </si>
   <si>
-    <t>Плитка Мансуровская 300х300х30 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1323</t>
+    <t>Плитка Мансуровская 900х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1493</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1404</t>
   </si>
   <si>
     <t>Плитка Мансуровская 900х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1492</t>
   </si>
   <si>
     <t>Плитка Мансуровская 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1284</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=909</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1437</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1438</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
+    <t xml:space="preserve">Плита гранитная серая 400х400х60 мм </t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378</t>
   </si>
   <si>
+    <t>Плита гранитная серая 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495</t>
+  </si>
+  <si>
     <t>Плита гранитная серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342</t>
   </si>
   <si>
     <t>Плита гранитная серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344</t>
   </si>
   <si>
     <t>Плита гранитная серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288</t>
-[...7 lines deleted...]
-  <si>
     <t>Плита гранитная серая 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331</t>
   </si>
   <si>
     <t>Плита гранитная серая 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528</t>
   </si>
   <si>
     <t>Плита гранитная серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307</t>
   </si>
   <si>
     <t>Плита гранитная серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х300х20,300х600х20 мм</t>
@@ -797,108 +779,96 @@
   <si>
     <t>Капустинский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/</t>
   </si>
   <si>
     <t>Капустинский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/?sku=305</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 300х70х20 мм  полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1311</t>
   </si>
   <si>
-    <t>Плитка Лабрадорит 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Лабрадорит 600х130х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=939</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 443х145х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1399</t>
   </si>
   <si>
     <t>Емельяновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/</t>
   </si>
   <si>
     <t>Емельяновский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/?sku=96</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18</t>
-  </si>
-[...4 lines deleted...]
-    <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440</t>
   </si>
   <si>
     <t>Плитка Камбулатовская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskiy/</t>
   </si>
@@ -1314,99 +1284,99 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/?sku=664" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/?sku=982" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/ventfasad-iz-granita/?sku=664" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/oblitsovka-fasadov/tsokol-iz-granita/?sku=982" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=370" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E148"/>
+  <dimension ref="A1:E143"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E148" sqref="E148"/>
+      <selection activeCell="E143" sqref="E143"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="5"/>
       <c r="E6" s="11"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
@@ -1650,2184 +1620,2099 @@
         <v>4300</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11">
         <v>4700</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="C23" s="6" t="s">
+      <c r="D23" s="5" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E23" s="11">
         <v>3800</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="D24" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="11">
-        <v>5200</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="11">
-        <v>6400</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="D26" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="11">
-        <v>8200</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>20</v>
       </c>
       <c r="B27" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D27" s="5" t="s">
         <v>51</v>
       </c>
-      <c r="C27" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" s="11">
-        <v>3900</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>21</v>
       </c>
       <c r="B28" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C28" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D28" s="5" t="s">
         <v>54</v>
       </c>
-      <c r="D28" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="11">
-        <v>2560</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>22</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D29" s="5" t="s">
         <v>56</v>
       </c>
-      <c r="D29" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="11">
-        <v>2990</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>23</v>
       </c>
       <c r="B30" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C30" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="5" t="s">
         <v>58</v>
       </c>
-      <c r="D30" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="11">
-        <v>5000</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C31" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D31" s="5" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E31" s="11">
         <v>5000</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C32" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" s="5" t="s">
         <v>62</v>
       </c>
-      <c r="D32" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="11">
-        <v>6000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C33" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D33" s="5" t="s">
         <v>64</v>
       </c>
-      <c r="D33" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="11">
-        <v>3500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D34" s="5" t="s">
         <v>66</v>
       </c>
-      <c r="D34" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="11">
-        <v>3950</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D35" s="5" t="s">
         <v>68</v>
       </c>
-      <c r="D35" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="11">
-        <v>4500</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" s="5" t="s">
         <v>70</v>
       </c>
-      <c r="D36" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="11">
-        <v>6800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C37" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D37" s="5" t="s">
         <v>72</v>
       </c>
-      <c r="D37" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="11">
-        <v>3800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>31</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="D38" s="5" t="s">
         <v>74</v>
       </c>
-      <c r="D38" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="11">
-        <v>3900</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D39" s="5" t="s">
         <v>76</v>
       </c>
-      <c r="D39" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="11">
-        <v>4200</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="D40" s="5" t="s">
         <v>78</v>
       </c>
-      <c r="D40" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="11">
-        <v>3900</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D41" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="D41" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="11">
-        <v>4800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="D42" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="D42" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="11">
-        <v>4000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D43" s="5" t="s">
         <v>84</v>
       </c>
-      <c r="D43" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="11">
-        <v>6800</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C44" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="D44" s="5" t="s">
         <v>86</v>
       </c>
-      <c r="D44" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="11">
-        <v>2200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C45" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="D45" s="5" t="s">
         <v>88</v>
       </c>
-      <c r="D45" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="11">
-        <v>3950</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="6" t="s">
+        <v>89</v>
+      </c>
+      <c r="D46" s="5" t="s">
         <v>90</v>
       </c>
-      <c r="D46" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="11">
-        <v>3200</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="6" t="s">
+        <v>91</v>
+      </c>
+      <c r="D47" s="5" t="s">
         <v>92</v>
       </c>
-      <c r="D47" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="11">
-        <v>3500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="D48" s="5" t="s">
         <v>94</v>
       </c>
-      <c r="D48" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="11">
-        <v>4800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>42</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="6" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D49" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="11">
-        <v>5900</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>43</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="D50" s="5" t="s">
         <v>98</v>
       </c>
-      <c r="D50" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="11">
-        <v>6200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>44</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="6" t="s">
+        <v>99</v>
+      </c>
+      <c r="D51" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="D51" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="11">
-        <v>6500</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>45</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="6" t="s">
+        <v>101</v>
+      </c>
+      <c r="D52" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="D52" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="11">
-        <v>6800</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>46</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="D53" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="D53" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="11">
-        <v>6900</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>47</v>
       </c>
       <c r="B54" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C54" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="D54" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="D54" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="11">
-        <v>2400</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>48</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="6" t="s">
+        <v>107</v>
+      </c>
+      <c r="D55" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="D55" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" s="11">
-        <v>7600</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>49</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="D56" s="5" t="s">
         <v>110</v>
       </c>
-      <c r="D56" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="11">
-        <v>7800</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>50</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="D57" s="5" t="s">
         <v>112</v>
       </c>
-      <c r="D57" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="11">
-        <v>7800</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>51</v>
       </c>
       <c r="B58" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C58" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="D58" s="5" t="s">
         <v>114</v>
       </c>
-      <c r="D58" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="11">
-        <v>10600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>52</v>
       </c>
       <c r="B59" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C59" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="D59" s="5" t="s">
         <v>116</v>
       </c>
-      <c r="D59" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="11">
-        <v>4600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>53</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="D60" s="5" t="s">
         <v>118</v>
       </c>
-      <c r="D60" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="11">
-        <v>4900</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C61" s="6" t="s">
+        <v>119</v>
+      </c>
+      <c r="D61" s="5" t="s">
         <v>120</v>
       </c>
-      <c r="D61" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="11">
-        <v>1200</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>55</v>
       </c>
       <c r="B62" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C62" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="D62" s="5" t="s">
         <v>122</v>
       </c>
-      <c r="D62" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="11">
-        <v>2400</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C63" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="D63" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="D63" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="11">
-        <v>3600</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>57</v>
       </c>
       <c r="B64" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C64" s="6" t="s">
+        <v>125</v>
+      </c>
+      <c r="D64" s="5" t="s">
         <v>126</v>
       </c>
-      <c r="D64" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="11">
-        <v>3800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C65" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="D65" s="5" t="s">
         <v>128</v>
       </c>
-      <c r="D65" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" s="11">
-        <v>1800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>59</v>
       </c>
       <c r="B66" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C66" s="6" t="s">
+        <v>129</v>
+      </c>
+      <c r="D66" s="5" t="s">
         <v>130</v>
       </c>
-      <c r="D66" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E66" s="11">
-        <v>1700</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C67" s="6" t="s">
+        <v>131</v>
+      </c>
+      <c r="D67" s="5" t="s">
         <v>132</v>
       </c>
-      <c r="D67" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="11">
-        <v>2700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>61</v>
       </c>
       <c r="B68" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C68" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="D68" s="5" t="s">
         <v>134</v>
       </c>
-      <c r="D68" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="11">
-        <v>2800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C69" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="D69" s="5" t="s">
         <v>136</v>
       </c>
-      <c r="D69" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="11">
-        <v>3000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>63</v>
       </c>
       <c r="B70" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C70" s="6" t="s">
+        <v>137</v>
+      </c>
+      <c r="D70" s="5" t="s">
         <v>138</v>
       </c>
-      <c r="D70" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" s="11">
-        <v>3300</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C71" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" s="5" t="s">
         <v>140</v>
       </c>
-      <c r="D71" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="11">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>65</v>
       </c>
       <c r="B72" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C72" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="D72" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="D72" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" s="11">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C73" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="D73" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="D73" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>67</v>
       </c>
       <c r="B74" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C74" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="D74" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="D74" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E74" s="11">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C75" s="6" t="s">
+        <v>147</v>
+      </c>
+      <c r="D75" s="5" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="E75" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>69</v>
       </c>
       <c r="B76" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C76" s="6" t="s">
+        <v>149</v>
+      </c>
+      <c r="D76" s="5" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="E76" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C77" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="D77" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="D77" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>71</v>
       </c>
       <c r="B78" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C78" s="6" t="s">
+        <v>153</v>
+      </c>
+      <c r="D78" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="D78" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="11">
-        <v>5500</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C79" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="D79" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="D79" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" s="11">
-        <v>3900</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>73</v>
       </c>
       <c r="B80" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="6" t="s">
+        <v>157</v>
+      </c>
+      <c r="D80" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="D80" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="11">
-        <v>4000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="6" t="s">
+        <v>159</v>
+      </c>
+      <c r="D81" s="5" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="E81" s="11">
         <v>4000</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>75</v>
       </c>
       <c r="B82" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="6" t="s">
+        <v>161</v>
+      </c>
+      <c r="D82" s="5" t="s">
         <v>162</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="E82" s="11">
         <v>4200</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C83" s="6" t="s">
+        <v>163</v>
+      </c>
+      <c r="D83" s="5" t="s">
         <v>164</v>
       </c>
-      <c r="D83" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E83" s="11">
-        <v>4000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>77</v>
       </c>
       <c r="B84" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C84" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="D84" s="5" t="s">
         <v>166</v>
       </c>
-      <c r="D84" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E84" s="11">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C85" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="D85" s="5" t="s">
         <v>168</v>
       </c>
-      <c r="D85" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E85" s="11">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>79</v>
       </c>
       <c r="B86" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C86" s="6" t="s">
+        <v>169</v>
+      </c>
+      <c r="D86" s="5" t="s">
         <v>170</v>
       </c>
-      <c r="D86" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E86" s="11">
-        <v>2000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="D87" s="5" t="s">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="E87" s="11">
-        <v>1600</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>81</v>
       </c>
       <c r="B88" s="8" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D88" s="5" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E88" s="11">
-        <v>5700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C89" s="6" t="s">
+        <v>174</v>
+      </c>
+      <c r="D89" s="5" t="s">
         <v>175</v>
       </c>
-      <c r="D89" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E89" s="11">
-        <v>2500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>83</v>
       </c>
       <c r="B90" s="8" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C90" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="D90" s="5" t="s">
         <v>177</v>
       </c>
-      <c r="D90" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E90" s="11">
-        <v>1100</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C91" s="6" t="s">
+        <v>178</v>
+      </c>
+      <c r="D91" s="5" t="s">
         <v>179</v>
       </c>
-      <c r="D91" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E91" s="11">
-        <v>1000</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>85</v>
       </c>
       <c r="B92" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C92" s="6" t="s">
+        <v>180</v>
+      </c>
+      <c r="D92" s="5" t="s">
         <v>181</v>
       </c>
-      <c r="D92" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="11">
-        <v>1400</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C93" s="6" t="s">
+        <v>182</v>
+      </c>
+      <c r="D93" s="5" t="s">
         <v>183</v>
       </c>
-      <c r="D93" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" s="11">
-        <v>3600</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>87</v>
       </c>
       <c r="B94" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C94" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="D94" s="5" t="s">
         <v>185</v>
       </c>
-      <c r="D94" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E94" s="11">
-        <v>3800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>88</v>
       </c>
       <c r="B95" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C95" s="6" t="s">
+        <v>186</v>
+      </c>
+      <c r="D95" s="5" t="s">
         <v>187</v>
       </c>
-      <c r="D95" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" s="11">
-        <v>1600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>89</v>
       </c>
       <c r="B96" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C96" s="6" t="s">
+        <v>188</v>
+      </c>
+      <c r="D96" s="5" t="s">
         <v>189</v>
       </c>
-      <c r="D96" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E96" s="11">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>90</v>
       </c>
       <c r="B97" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C97" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="D97" s="5" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>192</v>
       </c>
       <c r="E97" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>91</v>
       </c>
       <c r="B98" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C98" s="6" t="s">
+        <v>192</v>
+      </c>
+      <c r="D98" s="5" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
       <c r="E98" s="11">
         <v>4500</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>92</v>
       </c>
       <c r="B99" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C99" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="D99" s="5" t="s">
         <v>195</v>
       </c>
-      <c r="D99" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" s="11">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>93</v>
       </c>
       <c r="B100" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="6" t="s">
-        <v>185</v>
+        <v>196</v>
       </c>
       <c r="D100" s="5" t="s">
         <v>197</v>
       </c>
       <c r="E100" s="11">
-        <v>3800</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>94</v>
       </c>
       <c r="B101" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="6" t="s">
         <v>198</v>
       </c>
       <c r="D101" s="5" t="s">
         <v>199</v>
       </c>
       <c r="E101" s="11">
-        <v>4500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>95</v>
       </c>
       <c r="B102" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>200</v>
       </c>
       <c r="D102" s="5" t="s">
         <v>201</v>
       </c>
       <c r="E102" s="11">
-        <v>5500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>96</v>
       </c>
       <c r="B103" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>202</v>
       </c>
       <c r="D103" s="5" t="s">
         <v>203</v>
       </c>
       <c r="E103" s="11">
-        <v>5500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>97</v>
       </c>
       <c r="B104" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C104" s="6" t="s">
         <v>204</v>
       </c>
       <c r="D104" s="5" t="s">
         <v>205</v>
       </c>
       <c r="E104" s="11">
-        <v>8500</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>98</v>
       </c>
       <c r="B105" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="6" t="s">
         <v>206</v>
       </c>
       <c r="D105" s="5" t="s">
         <v>207</v>
       </c>
       <c r="E105" s="11">
-        <v>8700</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>99</v>
       </c>
       <c r="B106" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="6" t="s">
         <v>208</v>
       </c>
       <c r="D106" s="5" t="s">
         <v>209</v>
       </c>
       <c r="E106" s="11">
-        <v>3200</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>100</v>
       </c>
       <c r="B107" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="6" t="s">
         <v>210</v>
       </c>
       <c r="D107" s="5" t="s">
         <v>211</v>
       </c>
       <c r="E107" s="11">
-        <v>3400</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>101</v>
       </c>
       <c r="B108" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>212</v>
       </c>
       <c r="D108" s="5" t="s">
         <v>213</v>
       </c>
       <c r="E108" s="11">
-        <v>4200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>102</v>
       </c>
       <c r="B109" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="6" t="s">
         <v>214</v>
       </c>
       <c r="D109" s="5" t="s">
         <v>215</v>
       </c>
       <c r="E109" s="11">
-        <v>6200</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>103</v>
       </c>
       <c r="B110" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C110" s="6" t="s">
         <v>216</v>
       </c>
       <c r="D110" s="5" t="s">
         <v>217</v>
       </c>
       <c r="E110" s="11">
-        <v>6900</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>104</v>
       </c>
       <c r="B111" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C111" s="6" t="s">
         <v>218</v>
       </c>
       <c r="D111" s="5" t="s">
         <v>219</v>
       </c>
       <c r="E111" s="11">
-        <v>1800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>105</v>
       </c>
       <c r="B112" s="8" t="s">
-        <v>9</v>
+        <v>220</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D112" s="5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E112" s="11">
-        <v>4600</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>106</v>
       </c>
       <c r="B113" s="8" t="s">
-        <v>9</v>
+        <v>223</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D113" s="5" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E113" s="11">
-        <v>4900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>107</v>
       </c>
       <c r="B114" s="8" t="s">
-        <v>9</v>
+        <v>223</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="D114" s="5" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="E114" s="11">
-        <v>6800</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>108</v>
       </c>
       <c r="B115" s="8" t="s">
-        <v>226</v>
+        <v>9</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D115" s="5" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E115" s="11">
-        <v>3200</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>109</v>
       </c>
       <c r="B116" s="8" t="s">
-        <v>229</v>
+        <v>9</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>230</v>
       </c>
       <c r="D116" s="5" t="s">
         <v>231</v>
       </c>
       <c r="E116" s="11">
-        <v>3400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>110</v>
       </c>
       <c r="B117" s="8" t="s">
-        <v>229</v>
+        <v>9</v>
       </c>
       <c r="C117" s="6" t="s">
         <v>232</v>
       </c>
       <c r="D117" s="5" t="s">
         <v>233</v>
       </c>
       <c r="E117" s="11">
-        <v>4600</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>111</v>
       </c>
       <c r="B118" s="8" t="s">
-        <v>9</v>
+        <v>220</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>234</v>
       </c>
       <c r="D118" s="5" t="s">
         <v>235</v>
       </c>
       <c r="E118" s="11">
-        <v>3300</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>112</v>
       </c>
       <c r="B119" s="8" t="s">
-        <v>9</v>
+        <v>223</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>236</v>
       </c>
       <c r="D119" s="5" t="s">
         <v>237</v>
       </c>
       <c r="E119" s="11">
-        <v>3600</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>113</v>
       </c>
       <c r="B120" s="8" t="s">
-        <v>9</v>
+        <v>220</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>238</v>
       </c>
       <c r="D120" s="5" t="s">
         <v>239</v>
       </c>
       <c r="E120" s="11">
-        <v>5700</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>114</v>
       </c>
       <c r="B121" s="8" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>240</v>
       </c>
       <c r="D121" s="5" t="s">
         <v>241</v>
       </c>
       <c r="E121" s="11">
-        <v>3400</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>115</v>
       </c>
       <c r="B122" s="8" t="s">
-        <v>229</v>
+        <v>242</v>
       </c>
       <c r="C122" s="6" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D122" s="5" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E122" s="11">
-        <v>3650</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>116</v>
       </c>
       <c r="B123" s="8" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D123" s="5" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E123" s="11">
-        <v>4050</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>117</v>
       </c>
       <c r="B124" s="8" t="s">
-        <v>229</v>
+        <v>9</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D124" s="5" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E124" s="11">
-        <v>4400</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>118</v>
       </c>
       <c r="B125" s="8" t="s">
-        <v>248</v>
+        <v>9</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>249</v>
       </c>
       <c r="D125" s="5" t="s">
         <v>250</v>
       </c>
       <c r="E125" s="11">
-        <v>5700</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>119</v>
       </c>
       <c r="B126" s="8" t="s">
-        <v>229</v>
+        <v>52</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>251</v>
       </c>
       <c r="D126" s="5" t="s">
         <v>252</v>
       </c>
       <c r="E126" s="11">
-        <v>6500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>120</v>
       </c>
       <c r="B127" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>253</v>
       </c>
       <c r="D127" s="5" t="s">
         <v>254</v>
       </c>
       <c r="E127" s="11">
-        <v>6800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>121</v>
       </c>
       <c r="B128" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>255</v>
       </c>
       <c r="D128" s="5" t="s">
         <v>256</v>
       </c>
       <c r="E128" s="11">
-        <v>7800</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>122</v>
       </c>
       <c r="B129" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>257</v>
       </c>
       <c r="D129" s="5" t="s">
         <v>258</v>
       </c>
       <c r="E129" s="11">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>123</v>
       </c>
       <c r="B130" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C130" s="6" t="s">
         <v>259</v>
       </c>
       <c r="D130" s="5" t="s">
         <v>260</v>
       </c>
       <c r="E130" s="11">
-        <v>1200</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>124</v>
       </c>
       <c r="B131" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C131" s="6" t="s">
         <v>261</v>
       </c>
       <c r="D131" s="5" t="s">
         <v>262</v>
       </c>
       <c r="E131" s="11">
-        <v>2400</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>125</v>
       </c>
       <c r="B132" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>263</v>
       </c>
       <c r="D132" s="5" t="s">
         <v>264</v>
       </c>
       <c r="E132" s="11">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>126</v>
       </c>
       <c r="B133" s="8" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>265</v>
       </c>
       <c r="D133" s="5" t="s">
         <v>266</v>
       </c>
       <c r="E133" s="11">
-        <v>500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>127</v>
       </c>
       <c r="B134" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="6" t="s">
         <v>267</v>
       </c>
       <c r="D134" s="5" t="s">
         <v>268</v>
       </c>
       <c r="E134" s="11">
-        <v>3600</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>128</v>
       </c>
       <c r="B135" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C135" s="6" t="s">
         <v>269</v>
       </c>
       <c r="D135" s="5" t="s">
         <v>270</v>
       </c>
       <c r="E135" s="11">
-        <v>4600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>129</v>
       </c>
       <c r="B136" s="8" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="C136" s="6" t="s">
         <v>271</v>
       </c>
       <c r="D136" s="5" t="s">
         <v>272</v>
       </c>
       <c r="E136" s="11">
-        <v>1000</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>130</v>
       </c>
       <c r="B137" s="8" t="s">
-        <v>51</v>
+        <v>33</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>273</v>
       </c>
       <c r="D137" s="5" t="s">
         <v>274</v>
       </c>
       <c r="E137" s="11">
-        <v>1600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>131</v>
       </c>
       <c r="B138" s="8" t="s">
-        <v>9</v>
+        <v>33</v>
       </c>
       <c r="C138" s="6" t="s">
         <v>275</v>
       </c>
       <c r="D138" s="5" t="s">
         <v>276</v>
       </c>
       <c r="E138" s="11">
-        <v>4000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>132</v>
       </c>
       <c r="B139" s="8" t="s">
-        <v>9</v>
+        <v>52</v>
       </c>
       <c r="C139" s="6" t="s">
         <v>277</v>
       </c>
       <c r="D139" s="5" t="s">
         <v>278</v>
       </c>
       <c r="E139" s="11">
-        <v>4200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>133</v>
       </c>
       <c r="B140" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="6" t="s">
         <v>279</v>
       </c>
       <c r="D140" s="5" t="s">
         <v>280</v>
       </c>
       <c r="E140" s="11">
-        <v>4500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>134</v>
       </c>
       <c r="B141" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>281</v>
       </c>
       <c r="D141" s="5" t="s">
         <v>282</v>
       </c>
       <c r="E141" s="11">
-        <v>5700</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>135</v>
       </c>
       <c r="B142" s="8" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="C142" s="6" t="s">
         <v>283</v>
       </c>
       <c r="D142" s="5" t="s">
         <v>284</v>
       </c>
       <c r="E142" s="11">
-        <v>2500</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>136</v>
       </c>
       <c r="B143" s="8" t="s">
-        <v>33</v>
+        <v>52</v>
       </c>
       <c r="C143" s="6" t="s">
         <v>285</v>
       </c>
       <c r="D143" s="5" t="s">
         <v>286</v>
       </c>
       <c r="E143" s="11">
-        <v>1100</v>
-[...83 lines deleted...]
-      <c r="E148" s="11">
         <v>3500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
@@ -3932,55 +3817,50 @@
     <hyperlink ref="D119" r:id="rId_hyperlink_112"/>
     <hyperlink ref="D120" r:id="rId_hyperlink_113"/>
     <hyperlink ref="D121" r:id="rId_hyperlink_114"/>
     <hyperlink ref="D122" r:id="rId_hyperlink_115"/>
     <hyperlink ref="D123" r:id="rId_hyperlink_116"/>
     <hyperlink ref="D124" r:id="rId_hyperlink_117"/>
     <hyperlink ref="D125" r:id="rId_hyperlink_118"/>
     <hyperlink ref="D126" r:id="rId_hyperlink_119"/>
     <hyperlink ref="D127" r:id="rId_hyperlink_120"/>
     <hyperlink ref="D128" r:id="rId_hyperlink_121"/>
     <hyperlink ref="D129" r:id="rId_hyperlink_122"/>
     <hyperlink ref="D130" r:id="rId_hyperlink_123"/>
     <hyperlink ref="D131" r:id="rId_hyperlink_124"/>
     <hyperlink ref="D132" r:id="rId_hyperlink_125"/>
     <hyperlink ref="D133" r:id="rId_hyperlink_126"/>
     <hyperlink ref="D134" r:id="rId_hyperlink_127"/>
     <hyperlink ref="D135" r:id="rId_hyperlink_128"/>
     <hyperlink ref="D136" r:id="rId_hyperlink_129"/>
     <hyperlink ref="D137" r:id="rId_hyperlink_130"/>
     <hyperlink ref="D138" r:id="rId_hyperlink_131"/>
     <hyperlink ref="D139" r:id="rId_hyperlink_132"/>
     <hyperlink ref="D140" r:id="rId_hyperlink_133"/>
     <hyperlink ref="D141" r:id="rId_hyperlink_134"/>
     <hyperlink ref="D142" r:id="rId_hyperlink_135"/>
     <hyperlink ref="D143" r:id="rId_hyperlink_136"/>
-    <hyperlink ref="D144" r:id="rId_hyperlink_137"/>
-[...3 lines deleted...]
-    <hyperlink ref="D148" r:id="rId_hyperlink_141"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>