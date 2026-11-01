--- v0 (2026-08-01)
+++ v1 (2026-11-01)
@@ -1,300 +1,272 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="774">
-[...1 lines deleted...]
-    <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="762">
+  <si>
+    <t>Деметра Стоун — Прайс-лист</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Плитка из камня</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за м2</t>
   </si>
   <si>
+    <t>Плитка Мансуровская 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/</t>
+  </si>
+  <si>
     <t>Плитка Мансуровская 300х600х20 мм</t>
   </si>
   <si>
-    <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/</t>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=370</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=371</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Плитка Мансуровская 900х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1493</t>
   </si>
   <si>
-    <t>Плитка Мансуровская 300х300х30 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Плитка Мансуровская 600х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1404</t>
   </si>
   <si>
     <t>Плитка Мансуровская 900х300х50 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1492</t>
   </si>
   <si>
     <t>Плитка Мансуровская 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1284</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=909</t>
   </si>
   <si>
     <t>Цена за м.п.</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1437</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1438</t>
   </si>
   <si>
+    <t>Мраморная плитка серая Мрамор полированный 400х400х15 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka-seraya/</t>
+  </si>
+  <si>
     <t>Плитка Южно-Султаевская 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/</t>
   </si>
   <si>
-    <t>Мраморная плитка серая Мрамор полированный 400х400х15 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Мраморная плитка серая Мрамор полированный 450х450х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka-seraya/?sku=1488</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 900х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1468</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=889</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=18</t>
   </si>
   <si>
-    <t>Плитка Южно-Султаевская 600х300х50 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Южно-Султаевская 600х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=673</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1439</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1440</t>
   </si>
   <si>
-    <t>Плитка Габбро 300х300х18 мм полировка</t>
+    <t>Плитка Габбро 600х300х20 мм полировка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/</t>
   </si>
   <si>
-    <t>Плитка Габбро 400х300х18 мм полировка</t>
-[...16 lines deleted...]
-  <si>
     <t>Плитка Габбро 600х400х20 мм полировка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1410</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1298</t>
   </si>
   <si>
-    <t>Плитка Габбро 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1432</t>
   </si>
   <si>
     <t>Плитка Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1352</t>
   </si>
   <si>
     <t>Плитка Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1110</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х80 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=680</t>
   </si>
   <si>
     <t>Гранитная плитка серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1403</t>
   </si>
   <si>
+    <t>Гранитная плитка серая 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1508</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=522</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=521</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=965</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=976</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1000х600х60 мм</t>
@@ -407,51 +379,51 @@
   <si>
     <t>Плита для пошаговой дорожки 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 450х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х50 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
+    <t>Плита для пошаговой дорожки 400х400х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1000х600х60 мм</t>
   </si>
@@ -473,56 +445,50 @@
   <si>
     <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
     <t>Плита мощения Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита мощения Габбро 450х300х80 мм  2 сорт термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353</t>
   </si>
   <si>
     <t>Плита мощения Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927</t>
   </si>
   <si>
     <t>Плита мощения Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132</t>
   </si>
   <si>
     <t>Плита мощения Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334</t>
   </si>
   <si>
     <t>Плита мощения Габбро 300х600х80 мм термо</t>
@@ -551,50 +517,56 @@
   <si>
     <t>Плитка мраморная серо белая Мраморная плитка серо-белая 400х400х15 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-seryy-belyy/</t>
   </si>
   <si>
     <t>Плитка мраморная серо белая Мраморная плитка серо-белая 450х450х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-seryy-belyy/?sku=1421</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415</t>
   </si>
   <si>
+    <t>Гранитная тротуарная плитка 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507</t>
+  </si>
+  <si>
     <t>Гранитная тротуарная плитка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202</t>
@@ -650,153 +622,138 @@
   <si>
     <t>Плитка Камбулатовская 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskiy/?sku=559</t>
   </si>
   <si>
     <t>Плитка Камбулатовская 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskiy/?sku=560</t>
   </si>
   <si>
     <t>Плитка Камбулатовская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskiy/?sku=683</t>
   </si>
   <si>
     <t>Плитка Камбулатовская Ступень 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kambulatovskiy/?sku=1285</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
+    <t xml:space="preserve">Плита гранитная серая 400х400х60 мм </t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378</t>
   </si>
   <si>
     <t>Плита гранитная серая 1000х600х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495</t>
   </si>
   <si>
     <t>Плита гранитная серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342</t>
   </si>
   <si>
     <t>Плита гранитная серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344</t>
   </si>
   <si>
     <t>Плита гранитная серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288</t>
-[...7 lines deleted...]
-  <si>
     <t>Плита гранитная серая 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331</t>
   </si>
   <si>
     <t>Плита гранитная серая 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528</t>
   </si>
   <si>
     <t>Плита гранитная серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307</t>
   </si>
   <si>
     <t>Плита гранитная серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306</t>
   </si>
   <si>
     <t>Цена за м.п</t>
   </si>
   <si>
-    <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3см</t>
+    <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3 см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita-radiusnye/</t>
   </si>
   <si>
-    <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3см</t>
+    <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3 см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506</t>
   </si>
   <si>
     <t>Гранитные ступени 600х400х60 мм термо с пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1217</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1319</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1260х600х80 мм</t>
   </si>
@@ -824,56 +781,50 @@
   <si>
     <t>Гранитные ступени Ступень термо  2000х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1483</t>
   </si>
   <si>
     <t>Гранитные ступени Подступёнок полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1441</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 300х70х20 мм  полировка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/labradorit/</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1311</t>
   </si>
   <si>
-    <t>Плитка Лабрадорит 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Лабрадорит 600х130х30 мм полировка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=939</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 443х145х30 мм полировка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1399</t>
   </si>
   <si>
     <t>Саянский мрамор 300/400х300х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/</t>
   </si>
   <si>
     <t>Саянский мрамор 300х600х10 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1254</t>
   </si>
   <si>
     <t>Саянский мрамор 600х300/400х20 мм</t>
@@ -1088,50 +1039,56 @@
   <si>
     <t>Плита гранитная красно-коричневая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529</t>
   </si>
   <si>
     <t>Плитка 300х300х10 гранит 300х300х10 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-300kh300kh10-granit/</t>
   </si>
   <si>
+    <t>Плитка 300х300х10 гранит 305х305х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plitka-300kh300kh10-granit/?sku=1503</t>
+  </si>
+  <si>
     <t>Коелга мрамор белый Категория В  300х600х20</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/</t>
   </si>
   <si>
     <t>Коелга мрамор белый Категория В  300х600х30</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=1116</t>
   </si>
   <si>
     <t>Коелга мрамор белый Категория А  300х600х20</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=672</t>
   </si>
   <si>
     <t>Коелга мрамор белый Категория А  300х600х30</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=1117</t>
   </si>
   <si>
     <t>Тактильная плитка предупреждающая Гранитная 600х300х30 мм</t>
@@ -1274,119 +1231,134 @@
   <si>
     <t>Дымовская плитка Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445</t>
   </si>
   <si>
     <t>Плитка Гранатовый амфиболит 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/</t>
   </si>
   <si>
     <t>Плитка Гранатовый амфиболит 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225</t>
   </si>
   <si>
     <t>Плитка Гранатовый амфиболит 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227</t>
   </si>
   <si>
-    <t>Мин.размер 100х100х30 мм Цена за м2</t>
-[...2 lines deleted...]
-    <t>Брекчия гранитная Брекчия гранитная</t>
+    <t>Брекчия гранитная Брекчия гранитная 20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/brekchiya-granitaya/</t>
   </si>
   <si>
+    <t>Брекчия гранитная Брекчия гранитная 30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/brekchiya-granitaya/?sku=1501</t>
+  </si>
+  <si>
+    <t>Каинда гранит 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kainda/</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Полировка 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/</t>
+  </si>
+  <si>
     <t>Гранит Жельтау 5 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-zheltau-5/</t>
   </si>
   <si>
-    <t>Куртинский гранит Полировка 600х300х20 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/kainda/</t>
+    <t>Каинда гранит 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kainda/?sku=1142</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Термо 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138</t>
   </si>
   <si>
     <t>Гранит Жельтау 5 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-zheltau-5/?sku=1144</t>
   </si>
   <si>
-    <t>Куртинский гранит Термо 600х300х30 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Куртинский гранит Брусчатка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139</t>
   </si>
   <si>
     <t>Куртинский гранит Брусчатка 200х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140</t>
   </si>
   <si>
     <t>Куртинский гранит Бордюр ГП5 200х80хL</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228</t>
   </si>
   <si>
     <t>Куртинский гранит Бордюр ГП1 300х150хL</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396</t>
   </si>
   <si>
+    <t>Куртинский гранит Ступень 1500х350х30</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1505</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Подступёнок 1500х150х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1506</t>
+  </si>
+  <si>
     <t>Гранит Паданг Дарк G654 600х300х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g654-padang-dark/</t>
   </si>
   <si>
     <t>Гранит Паданг Дарк G654 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g654-padang-dark/?sku=716</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х300х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х600х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/?sku=1127</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х300х30 мм</t>
@@ -1418,125 +1390,128 @@
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=1349</t>
   </si>
   <si>
     <t>Гранит G682 Сансет Голд 1500х750х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=1347</t>
   </si>
   <si>
     <t>Гранит G682 Сансет Голд 600х300х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=721</t>
   </si>
   <si>
     <t>Гранит G682 Сансет Голд 300х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=722</t>
   </si>
   <si>
     <t>Цена за м2 600х600х20 мм</t>
   </si>
   <si>
+    <t>Мрамор Неро Марквина</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-nero-markvina/</t>
+  </si>
+  <si>
+    <t>Мрамор Имперадор Дарк</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-imperador-dark/</t>
+  </si>
+  <si>
     <t>Мрамор Крема Марфил</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-krema-marfil/</t>
   </si>
   <si>
     <t>Гранит G361 600х300х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/</t>
   </si>
   <si>
-    <t>Мрамор Неро Марквина</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранит G361 600х600х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=1125</t>
   </si>
   <si>
     <t>Гранит G361 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=985</t>
   </si>
   <si>
     <t>Гранит G361 600х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=1126</t>
   </si>
   <si>
     <t>Корецкий жадковский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/koretskiy-zhadkovskiy-granit/</t>
   </si>
   <si>
     <t>Корецкий жадковский гранит 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/koretskiy-zhadkovskiy-granit/?sku=933</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 300х600х18,600х600х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g687-pich-red/</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 600х300х30,600х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g687-pich-red/?sku=724</t>
   </si>
   <si>
-    <t>Полированная 600х300х18 мм</t>
-[...2 lines deleted...]
-    <t>Гранитная плитка G Браун</t>
+    <t>Гранитная плитка G Браун Полированная 600х300х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-g-braun/</t>
   </si>
   <si>
+    <t>Гранитная плитка G Браун Полированная 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-g-braun/?sku=1504</t>
+  </si>
+  <si>
     <t>Гранит Роял Вайт G603 600х300х18 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g603-royal-vayt/</t>
   </si>
   <si>
     <t>Гранит Роял Вайт G603 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granit-g603-royal-vayt/?sku=715</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/?sku=333</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х600х50,500х500х50 мм</t>
@@ -1760,95 +1735,89 @@
   <si>
     <t>Мрамор Golden Fantasy Плитка 3 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-golden-fantasy/?sku=589</t>
   </si>
   <si>
     <t>Мрамор Gala Cream Плитка 2 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-gala-cream/</t>
   </si>
   <si>
     <t>Мрамор Gala Cream Плитка 3 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/mramor-gala-cream/?sku=587</t>
   </si>
   <si>
     <t>Гранитная плитка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=370</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=371</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1493</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1103</t>
-[...4 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1404</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1492</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1284</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=909</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1437</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1438</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435</t>
@@ -1868,86 +1837,77 @@
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678</t>
-[...7 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1415</t>
   </si>
   <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1507</t>
+  </si>
+  <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1454</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1453</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1104</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1105</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1202</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1310</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1206</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1203</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1335</t>
@@ -1955,50 +1915,53 @@
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1336</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1340</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1341</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-kupetskiy-granit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-kupetskiy-granit/?sku=1448</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-kupetskiy-granit/?sku=1484</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1403</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1508</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=522</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=521</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=965</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=976</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1496</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=948</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=952</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=968</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=953</t>
@@ -2018,77 +1981,77 @@
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1455</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1456</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1457</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=684</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-vozrozhdenie/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1311</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/labradorit/?sku=1301</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=939</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1399</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskiy-granit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/malyginskiy-granit/?sku=633</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnyy-plintus/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnyy-plintus/?sku=1398</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnyy-plintus/?sku=1400</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/plitka-300kh300kh10-granit/</t>
   </si>
   <si>
+    <t>https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/plitka-300kh300kh10-granit/?sku=1503</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/pokostovskiy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=324</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=1038</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=677</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/?sku=305</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/golovyrinskiy-granit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/zhezhelevskiy-granit/</t>
@@ -2108,68 +2071,68 @@
   <si>
     <t>https:/demetra-stone.ru/leznikovskiy/?sku=329</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/?sku=1125</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/?sku=985</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g361/?sku=1126</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/granit-g654-padang-dark/</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/granit-g562-mapl-red/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/granit-g654-padang-dark/</t>
+    <t>https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720</t>
-[...4 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g603-royal-vayt/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/?sku=724</t>
@@ -2216,69 +2179,72 @@
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=323</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/?sku=337</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/?sku=339</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/novodanilovskiy-granit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504</t>
+  </si>
+  <si>
     <t>Мраморная плитка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mramor-seryy-belyy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mramornaya-plitka-seraya/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-belyy-mramor/</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1450</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/mramor-seryy-belyy/?sku=1421</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mramornaya-plitka-seraya/?sku=1488</t>
-  </si>
-[...1 lines deleted...]
-    <t>https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1450</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1392</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koelgamramor/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koelgamramor/?sku=1116</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koelgamramor/?sku=672</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/koelgamramor/?sku=1117</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/sayanskiy-mramor/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/sayanskiy-mramor/?sku=1254</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/sayanskiy-mramor/?sku=1299</t>
   </si>
@@ -2469,50 +2435,89 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo-r351.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2476500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Деметра Стоун" descr="Деметра Стоун — Камень для благоустройства"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2757,10335 +2762,10177 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka-seraya/?sku=1488" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-kupetskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-kupetskiy-granit/?sku=1448" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-kupetskiy-granit/?sku=1484" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-seryy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-seryy-belyy/?sku=1421" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1254" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1299" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1253" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-belyy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-belyy-mramor/?sku=1450" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-belyy-mramor/?sku=1392" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-300kh300kh10-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=1116" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=1117" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/brekchiya-granitaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/?sku=1144" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/?sku=1142" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-krema-marfil/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-nero-markvina/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-imperador-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-galala-extra/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-galala-extra/?sku=601" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-rose/?sku=599" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-biege/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-biege/?sku=597" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-royal-tulip/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-royal-tulip/?sku=595" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-mely-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-mely-grey/?sku=593" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-sunny-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-sunny-rose/?sku=591" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-golden-fantasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-golden-fantasy/?sku=589" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-gala-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-gala-cream/?sku=587" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-kupetskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-kupetskiy-granit/?sku=1448" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-kupetskiy-granit/?sku=1484" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/?sku=1144" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/plitka-300kh300kh10-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/?sku=1142" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-seryy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornaya-plitka-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-belyy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-seryy-belyy/?sku=1421" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornaya-plitka-seraya/?sku=1488" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1450" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1392" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/?sku=1116" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/?sku=1117" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1254" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1299" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1253" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-imperador-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-nero-markvina/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka/mramor-petra-antiqua/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka/mramor-petra-antiqua/?sku=1111" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-gala-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-gala-cream/?sku=587" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-golden-fantasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-golden-fantasy/?sku=589" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-sunny-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-sunny-rose/?sku=591" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-mely-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-mely-grey/?sku=593" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-royal-tulip/" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-royal-tulip/?sku=595" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-biege/" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-biege/?sku=597" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-rose/?sku=599" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-galala-extra/" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-galala-extra/?sku=601" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-krema-marfil/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=370" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka-seraya/?sku=1488" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-kupetskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-kupetskiy-granit/?sku=1448" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-kupetskiy-granit/?sku=1484" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-seryy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-seryy-belyy/?sku=1421" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1254" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1299" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/sayanskiy-mramor/?sku=1253" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-belyy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-belyy-mramor/?sku=1450" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/plitka-belyy-mramor/?sku=1392" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-300kh300kh10-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-300kh300kh10-granit/?sku=1503" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=1116" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koelgamramor/?sku=1117" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/brekchiya-granitaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/brekchiya-granitaya/?sku=1501" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/?sku=1142" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/?sku=1144" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1505" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1506" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-nero-markvina/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-imperador-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-krema-marfil/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka-g-braun/?sku=1504" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-galala-extra/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-galala-extra/?sku=601" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-rose/?sku=599" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-biege/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-zafarana-biege/?sku=597" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-royal-tulip/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-royal-tulip/?sku=595" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-mely-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-mely-grey/?sku=593" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-sunny-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-sunny-rose/?sku=591" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-golden-fantasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-golden-fantasy/?sku=589" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-gala-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramor-gala-cream/?sku=587" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=370" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1505" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1506" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-kupetskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-kupetskiy-granit/?sku=1448" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-kupetskiy-granit/?sku=1484" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-vozrozhdenie/?sku=1490" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=692" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=947" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=486" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=498" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-napravlyayushchaya/?sku=1425" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1191" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=946" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=488" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=497" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1452" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/taktilnaya-preduprezhdayushchaya/?sku=1426" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-zheltau-5/?sku=1144" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/plitka-300kh300kh10-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/granitnaya-plitka/plitka-300kh300kh10-granit/?sku=1503" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kainda/?sku=1142" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1125" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=985" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g361/?sku=1126" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koretskiy-zhadkovskiy-granit/?sku=933" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-seryy-belyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornaya-plitka-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-belyy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1450" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-seryy-belyy/?sku=1421" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornaya-plitka-seraya/?sku=1488" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-belyy-mramor/?sku=1392" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/?sku=1116" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/?sku=672" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/koelgamramor/?sku=1117" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1254" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1299" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1262" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/sayanskiy-mramor/?sku=1253" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-imperador-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-nero-markvina/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka/mramor-petra-antiqua/" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/plitka-iz-kamnya/mramornaya-plitka/mramor-petra-antiqua/?sku=1111" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-gala-cream/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-gala-cream/?sku=587" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-golden-fantasy/" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-golden-fantasy/?sku=589" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-sunny-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-sunny-rose/?sku=591" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-mely-grey/" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-mely-grey/?sku=593" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-royal-tulip/" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-royal-tulip/?sku=595" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-biege/" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-biege/?sku=597" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-rose/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-zafarana-rose/?sku=599" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-galala-extra/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-galala-extra/?sku=601" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramor-krema-marfil/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E574"/>
+  <dimension ref="A1:E567"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E574" sqref="E574"/>
+      <selection activeCell="E567" sqref="E567"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" customHeight="1" ht="72">
+      <c r="A1" s="0"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...5 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...5 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="0"/>
+      <c r="C5" s="0"/>
+      <c r="D5" s="0"/>
+      <c r="E5" s="0"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...5 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B6" s="0"/>
+      <c r="C6" s="0"/>
+      <c r="D6" s="0"/>
+      <c r="E6" s="0"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="6"/>
-[...5 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="12"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E9" s="13" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>4200</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" s="12">
-        <v>1600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="E11" s="12">
         <v>4000</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E12" s="12">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E13" s="12">
-        <v>1500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E14" s="12">
-        <v>2000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="E15" s="12">
-        <v>1600</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E16" s="12">
-        <v>5700</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="E17" s="12">
-        <v>2500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B18" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="C18" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" s="12">
-        <v>1100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E19" s="12">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E20" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E21" s="12">
-        <v>3600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="E22" s="12">
-        <v>1600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="E23" s="12">
-        <v>4000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E24" s="12">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E25" s="12">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E26" s="12">
         <v>5700</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E27" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E28" s="12">
         <v>1100</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="E29" s="12">
-        <v>4800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E30" s="12">
-        <v>5900</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="E31" s="12">
-        <v>6200</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="E32" s="12">
-        <v>6500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="E33" s="12">
-        <v>6800</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="E34" s="12">
-        <v>6900</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="E35" s="12">
-        <v>2400</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="E36" s="12">
-        <v>7600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="E37" s="12">
-        <v>7800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="E38" s="12">
-        <v>7800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="E39" s="12">
-        <v>10600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E40" s="12">
-        <v>1200</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E41" s="12">
-        <v>2400</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="E42" s="12">
-        <v>3600</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="E43" s="12">
-        <v>3800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="E44" s="12">
-        <v>1800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="E45" s="12">
-        <v>1700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="E46" s="12">
-        <v>3500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="E47" s="12">
-        <v>2700</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="E48" s="12">
-        <v>2800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="E49" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E50" s="12">
-        <v>3300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="E51" s="12">
-        <v>1600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="E52" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E53" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="E54" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="E55" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="E56" s="12">
-        <v>4500</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="E57" s="12">
-        <v>4500</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="E58" s="12">
-        <v>5500</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="E59" s="12">
-        <v>3900</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="E60" s="12">
-        <v>4700</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E61" s="12">
-        <v>5000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E62" s="12">
-        <v>6500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E63" s="12">
-        <v>6000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E64" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="E65" s="12">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="E66" s="12">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="E67" s="12">
-        <v>1200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
       <c r="E68" s="12">
-        <v>1400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="E69" s="12">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="E70" s="12">
-        <v>2400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="E71" s="12">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="E72" s="12">
-        <v>3500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E73" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E74" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E75" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E76" s="12">
-        <v>4500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E77" s="12">
-        <v>4500</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E78" s="12">
-        <v>1200</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E79" s="12">
-        <v>2400</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E80" s="12">
-        <v>6000</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E81" s="12">
-        <v>7800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E82" s="12">
-        <v>6900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
-        <v>76</v>
+        <v>74</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E83" s="12">
-        <v>7600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E84" s="12">
-        <v>10600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E85" s="12">
-        <v>4500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E86" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E87" s="12">
-        <v>4500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E88" s="12">
-        <v>2500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E89" s="12">
-        <v>900</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E90" s="12">
-        <v>1000</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>177</v>
+        <v>163</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="E91" s="12">
-        <v>3200</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>180</v>
+        <v>175</v>
       </c>
       <c r="E92" s="12">
-        <v>4300</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B93" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>181</v>
+        <v>176</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>182</v>
+        <v>177</v>
       </c>
       <c r="E93" s="12">
-        <v>4700</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E94" s="12">
-        <v>3800</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="E95" s="12">
-        <v>4200</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>186</v>
+        <v>182</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>187</v>
+        <v>183</v>
       </c>
       <c r="E96" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>188</v>
+        <v>184</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="E97" s="12">
-        <v>8500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="E98" s="12">
-        <v>8700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="E99" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="E100" s="12">
-        <v>7600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="E101" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E102" s="12">
-        <v>4500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="E103" s="12">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="E104" s="12">
-        <v>1000</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>205</v>
+        <v>201</v>
       </c>
       <c r="E105" s="12">
-        <v>4000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B106" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>206</v>
+        <v>202</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>207</v>
+        <v>203</v>
       </c>
       <c r="E106" s="12">
-        <v>4200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="B107" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="E107" s="12">
-        <v>5600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>210</v>
+        <v>206</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>211</v>
+        <v>207</v>
       </c>
       <c r="E108" s="12">
-        <v>3500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>212</v>
+        <v>208</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>213</v>
+        <v>209</v>
       </c>
       <c r="E109" s="12">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>214</v>
+        <v>210</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="E110" s="12">
-        <v>1400</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="E111" s="12">
-        <v>3600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="E112" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="E113" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>222</v>
+        <v>218</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
       <c r="E114" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>225</v>
+        <v>221</v>
       </c>
       <c r="E115" s="12">
-        <v>3500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>226</v>
+        <v>222</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>227</v>
+        <v>223</v>
       </c>
       <c r="E116" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>228</v>
+        <v>224</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="E117" s="12">
-        <v>4500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E118" s="12">
-        <v>4500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>9</v>
+        <v>228</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>218</v>
+        <v>229</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="E119" s="12">
-        <v>3800</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>9</v>
+        <v>228</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E120" s="12">
-        <v>4500</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="E121" s="12">
-        <v>5500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="E122" s="12">
-        <v>5500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="E123" s="12">
-        <v>8500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="E124" s="12">
-        <v>8700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>243</v>
+        <v>16</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="E125" s="12">
-        <v>8700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="B126" s="9" t="s">
+        <v>16</v>
+      </c>
+      <c r="C126" s="7" t="s">
         <v>243</v>
       </c>
-      <c r="C126" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D126" s="6" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="E126" s="12">
-        <v>10300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="E127" s="12">
-        <v>1000</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
-        <v>121</v>
+        <v>119</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="E128" s="12">
-        <v>1600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
-        <v>122</v>
+        <v>120</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="E129" s="12">
-        <v>3000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="E130" s="12">
-        <v>4500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="E131" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="E132" s="12">
-        <v>4500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="E133" s="12">
-        <v>4300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="E134" s="12">
-        <v>5500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>265</v>
+        <v>262</v>
       </c>
       <c r="E135" s="12">
-        <v>1200</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>266</v>
+        <v>263</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="E136" s="12">
-        <v>100</v>
+        <v>5990</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="E137" s="12">
-        <v>1200</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="E138" s="12">
-        <v>2400</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>273</v>
+        <v>270</v>
       </c>
       <c r="E139" s="12">
-        <v>500</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>274</v>
+        <v>271</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="E140" s="12">
-        <v>500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>276</v>
+        <v>273</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>277</v>
+        <v>274</v>
       </c>
       <c r="E141" s="12">
-        <v>5700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="E142" s="12">
-        <v>5800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>280</v>
+        <v>277</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>281</v>
+        <v>278</v>
       </c>
       <c r="E143" s="12">
-        <v>5990</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>282</v>
+        <v>279</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>283</v>
+        <v>280</v>
       </c>
       <c r="E144" s="12">
-        <v>6500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="B145" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="E145" s="12">
-        <v>6900</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E146" s="12">
-        <v>4600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="E147" s="12">
-        <v>4900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>291</v>
+        <v>288</v>
       </c>
       <c r="E148" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>292</v>
+        <v>289</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>293</v>
+        <v>290</v>
       </c>
       <c r="E149" s="12">
-        <v>2400</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>294</v>
+        <v>291</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="E150" s="12">
-        <v>1500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>297</v>
+        <v>294</v>
       </c>
       <c r="E151" s="12">
-        <v>1600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>298</v>
+        <v>295</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>299</v>
+        <v>296</v>
       </c>
       <c r="E152" s="12">
-        <v>3000</v>
+        <v>100</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
-        <v>146</v>
+        <v>144</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E153" s="12">
-        <v>4500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>302</v>
+        <v>299</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>303</v>
+        <v>300</v>
       </c>
       <c r="E154" s="12">
-        <v>4500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>304</v>
+        <v>301</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="E155" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>307</v>
+        <v>304</v>
       </c>
       <c r="E156" s="12">
-        <v>4300</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>308</v>
+        <v>305</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>309</v>
+        <v>306</v>
       </c>
       <c r="E157" s="12">
-        <v>5500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>311</v>
+        <v>308</v>
       </c>
       <c r="E158" s="12">
-        <v>1200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>312</v>
+        <v>309</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>313</v>
+        <v>310</v>
       </c>
       <c r="E159" s="12">
-        <v>100</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="E160" s="12">
-        <v>500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>316</v>
+        <v>313</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="E161" s="12">
-        <v>500</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>318</v>
+        <v>315</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>319</v>
+        <v>316</v>
       </c>
       <c r="E162" s="12">
-        <v>1600</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="4">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>320</v>
+        <v>317</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>321</v>
+        <v>318</v>
       </c>
       <c r="E163" s="12">
-        <v>2500</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="4">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>322</v>
+        <v>319</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>323</v>
+        <v>320</v>
       </c>
       <c r="E164" s="12">
-        <v>1100</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>324</v>
+        <v>321</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="E165" s="12">
-        <v>900</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="B166" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>326</v>
+        <v>323</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>327</v>
+        <v>324</v>
       </c>
       <c r="E166" s="12">
-        <v>3000</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="B167" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>328</v>
+        <v>325</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>329</v>
+        <v>326</v>
       </c>
       <c r="E167" s="12">
-        <v>6000</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
-        <v>161</v>
+        <v>159</v>
       </c>
       <c r="B168" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>330</v>
+        <v>327</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>331</v>
+        <v>328</v>
       </c>
       <c r="E168" s="12">
-        <v>5200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>332</v>
+        <v>329</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>333</v>
+        <v>330</v>
       </c>
       <c r="E169" s="12">
-        <v>6400</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="4">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>334</v>
+        <v>331</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>335</v>
+        <v>332</v>
       </c>
       <c r="E170" s="12">
-        <v>8200</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="4">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>336</v>
+        <v>333</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>337</v>
+        <v>334</v>
       </c>
       <c r="E171" s="12">
-        <v>3900</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="4">
-        <v>165</v>
+        <v>163</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>338</v>
+        <v>335</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>339</v>
+        <v>336</v>
       </c>
       <c r="E172" s="12">
-        <v>2200</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="4">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>340</v>
+        <v>337</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="E173" s="12">
-        <v>3950</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="4">
-        <v>167</v>
+        <v>165</v>
       </c>
       <c r="B174" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
       <c r="E174" s="12">
-        <v>3900</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="4">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="B175" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="E175" s="12">
         <v>4000</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="4">
-        <v>169</v>
+        <v>167</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C176" s="7" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
       <c r="D176" s="6" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="E176" s="12">
-        <v>6300</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="4">
-        <v>170</v>
+        <v>168</v>
       </c>
       <c r="B177" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C177" s="7" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D177" s="6" t="s">
-        <v>349</v>
+        <v>346</v>
       </c>
       <c r="E177" s="12">
-        <v>24000</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="4">
-        <v>171</v>
+        <v>169</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C178" s="7" t="s">
-        <v>350</v>
+        <v>347</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>351</v>
+        <v>348</v>
       </c>
       <c r="E178" s="12">
-        <v>4200</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="4">
-        <v>172</v>
+        <v>170</v>
       </c>
       <c r="B179" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>352</v>
+        <v>349</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>353</v>
+        <v>350</v>
       </c>
       <c r="E179" s="12">
-        <v>4800</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4">
-        <v>173</v>
+        <v>171</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>354</v>
+        <v>351</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>355</v>
+        <v>352</v>
       </c>
       <c r="E180" s="12">
-        <v>6800</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="4">
-        <v>174</v>
+        <v>172</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C181" s="7" t="s">
-        <v>356</v>
+        <v>353</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>357</v>
+        <v>354</v>
       </c>
       <c r="E181" s="12">
-        <v>3000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="4">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C182" s="7" t="s">
-        <v>358</v>
+        <v>355</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>359</v>
+        <v>356</v>
       </c>
       <c r="E182" s="12">
-        <v>6400</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="4">
-        <v>176</v>
+        <v>174</v>
       </c>
       <c r="B183" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C183" s="7" t="s">
-        <v>360</v>
+        <v>357</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>361</v>
+        <v>358</v>
       </c>
       <c r="E183" s="12">
-        <v>7800</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="4">
-        <v>177</v>
+        <v>175</v>
       </c>
       <c r="B184" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C184" s="7" t="s">
-        <v>362</v>
+        <v>359</v>
       </c>
       <c r="D184" s="6" t="s">
-        <v>363</v>
+        <v>360</v>
       </c>
       <c r="E184" s="12">
-        <v>7800</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="4">
-        <v>178</v>
+        <v>176</v>
       </c>
       <c r="B185" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C185" s="7" t="s">
-        <v>364</v>
+        <v>361</v>
       </c>
       <c r="D185" s="6" t="s">
-        <v>365</v>
+        <v>362</v>
       </c>
       <c r="E185" s="12">
-        <v>8500</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="4">
-        <v>179</v>
+        <v>177</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C186" s="7" t="s">
-        <v>366</v>
+        <v>363</v>
       </c>
       <c r="D186" s="6" t="s">
-        <v>367</v>
+        <v>364</v>
       </c>
       <c r="E186" s="12">
-        <v>1300</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="4">
-        <v>180</v>
+        <v>178</v>
       </c>
       <c r="B187" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C187" s="7" t="s">
-        <v>368</v>
+        <v>365</v>
       </c>
       <c r="D187" s="6" t="s">
-        <v>369</v>
+        <v>366</v>
       </c>
       <c r="E187" s="12">
-        <v>1400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="4">
-        <v>181</v>
+        <v>179</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C188" s="7" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="D188" s="6" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
       <c r="E188" s="12">
-        <v>2700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="4">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="B189" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C189" s="7" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D189" s="6" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E189" s="12">
-        <v>10400</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="4">
-        <v>183</v>
+        <v>181</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="7" t="s">
-        <v>374</v>
+        <v>371</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
       <c r="E190" s="12">
-        <v>10700</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="4">
-        <v>184</v>
+        <v>182</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="7" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="E191" s="12">
-        <v>11700</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="4">
-        <v>185</v>
+        <v>183</v>
       </c>
       <c r="B192" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C192" s="7" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="E192" s="12">
-        <v>12900</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="4">
-        <v>186</v>
+        <v>184</v>
       </c>
       <c r="B193" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C193" s="7" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E193" s="12">
-        <v>1000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="4">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B194" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C194" s="7" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="E194" s="12">
-        <v>1100</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="4">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C195" s="7" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="D195" s="6" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="E195" s="12">
-        <v>2300</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="4">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C196" s="7" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D196" s="6" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E196" s="12">
-        <v>7800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="4">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B197" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C197" s="7" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="D197" s="6" t="s">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="E197" s="12">
-        <v>7400</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="4">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B198" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C198" s="7" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D198" s="6" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
       <c r="E198" s="12">
-        <v>15900</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="4">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B199" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>392</v>
+        <v>389</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>393</v>
+        <v>390</v>
       </c>
       <c r="E199" s="12">
-        <v>1800</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="4">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>394</v>
+        <v>391</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>395</v>
+        <v>392</v>
       </c>
       <c r="E200" s="12">
-        <v>4600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="4">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>396</v>
+        <v>393</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="E201" s="12">
-        <v>4900</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="4">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="B202" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="E202" s="12">
-        <v>6800</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="4">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B203" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C203" s="7" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
       <c r="E203" s="12">
-        <v>6800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="4">
-        <v>197</v>
+        <v>195</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>403</v>
+        <v>400</v>
       </c>
       <c r="E204" s="12">
-        <v>7800</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="4">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B205" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E205" s="12">
-        <v>5400</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="4">
-        <v>199</v>
+        <v>197</v>
       </c>
       <c r="B206" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="E206" s="12">
-        <v>5500</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="4">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E207" s="12">
-        <v>9800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="4">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="B208" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="E208" s="12">
-        <v>2800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="4">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E209" s="12">
-        <v>1800</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="4">
-        <v>203</v>
+        <v>201</v>
       </c>
       <c r="B210" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E210" s="12">
-        <v>5500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="4">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="B211" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="E211" s="12">
-        <v>6800</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="4">
-        <v>205</v>
+        <v>203</v>
       </c>
       <c r="B212" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E212" s="12">
-        <v>8200</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="4">
-        <v>206</v>
+        <v>204</v>
       </c>
       <c r="B213" s="9" t="s">
-        <v>420</v>
+        <v>9</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="E213" s="12">
-        <v>900</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="4">
-        <v>207</v>
+        <v>205</v>
       </c>
       <c r="B214" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E214" s="12">
-        <v>4800</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="4">
-        <v>208</v>
+        <v>206</v>
       </c>
       <c r="B215" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
       <c r="E215" s="12">
-        <v>4000</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="4">
-        <v>209</v>
+        <v>207</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E216" s="12">
-        <v>3400</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="4">
-        <v>210</v>
+        <v>208</v>
       </c>
       <c r="B217" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="E217" s="12">
-        <v>5600</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="4">
-        <v>211</v>
+        <v>209</v>
       </c>
       <c r="B218" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="E218" s="12">
-        <v>4200</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="4">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E219" s="12">
-        <v>3900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="4">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="B220" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="E220" s="12">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="4">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="E221" s="12">
-        <v>4900</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="4">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="B222" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>439</v>
+        <v>435</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>440</v>
+        <v>436</v>
       </c>
       <c r="E222" s="12">
-        <v>1700</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="4">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="B223" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>441</v>
+        <v>437</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>442</v>
+        <v>438</v>
       </c>
       <c r="E223" s="12">
-        <v>2800</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="4">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>443</v>
+        <v>439</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>444</v>
+        <v>440</v>
       </c>
       <c r="E224" s="12">
-        <v>4000</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="4">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="B225" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="E225" s="12">
-        <v>6800</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="4">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="E226" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="4">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B227" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>449</v>
+        <v>445</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>450</v>
+        <v>446</v>
       </c>
       <c r="E227" s="12">
-        <v>3900</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="4">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>451</v>
+        <v>447</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="E228" s="12">
-        <v>4200</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="4">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B229" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>453</v>
+        <v>449</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>454</v>
+        <v>450</v>
       </c>
       <c r="E229" s="12">
-        <v>4500</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="4">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="B230" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="E230" s="12">
-        <v>6800</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="4">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="B231" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="E231" s="12">
-        <v>5000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="4">
-        <v>225</v>
+        <v>223</v>
       </c>
       <c r="B232" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>459</v>
+        <v>455</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>460</v>
+        <v>456</v>
       </c>
       <c r="E232" s="12">
-        <v>5000</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="4">
-        <v>226</v>
+        <v>224</v>
       </c>
       <c r="B233" s="9" t="s">
-        <v>14</v>
+        <v>457</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="E233" s="12">
-        <v>6000</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="4">
-        <v>227</v>
+        <v>225</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>9</v>
+        <v>457</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
       <c r="E234" s="12">
-        <v>3500</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="4">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="B235" s="9" t="s">
-        <v>9</v>
+        <v>457</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="E235" s="12">
-        <v>3950</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="4">
-        <v>229</v>
+        <v>227</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>467</v>
+        <v>9</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>468</v>
+        <v>464</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>469</v>
+        <v>465</v>
       </c>
       <c r="E236" s="12">
-        <v>6200</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="4">
-        <v>230</v>
+        <v>228</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>470</v>
+        <v>466</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="E237" s="12">
-        <v>4200</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="4">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>467</v>
+        <v>9</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>473</v>
+        <v>469</v>
       </c>
       <c r="E238" s="12">
-        <v>5900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="4">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="B239" s="9" t="s">
-        <v>467</v>
+        <v>9</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
       <c r="E239" s="12">
-        <v>5350</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="4">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="E240" s="12">
-        <v>4800</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="4">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="B241" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="E241" s="12">
         <v>4700</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="4">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="E242" s="12">
-        <v>5250</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="4">
-        <v>236</v>
+        <v>234</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="E243" s="12">
-        <v>4300</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="4">
-        <v>237</v>
+        <v>235</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="E244" s="12">
-        <v>4700</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="4">
-        <v>238</v>
+        <v>236</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>487</v>
+        <v>483</v>
       </c>
       <c r="E245" s="12">
-        <v>2560</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="4">
-        <v>239</v>
+        <v>237</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>488</v>
+        <v>484</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="E246" s="12">
-        <v>2990</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="4">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B247" s="9" t="s">
-        <v>490</v>
+        <v>9</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>491</v>
+        <v>486</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="E247" s="12">
-        <v>3800</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="4">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="E248" s="12">
-        <v>3900</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="4">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="D249" s="6" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="E249" s="12">
-        <v>4800</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="4">
-        <v>243</v>
+        <v>241</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="E250" s="12">
-        <v>3200</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="4">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="B251" s="9" t="s">
-        <v>9</v>
+        <v>494</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>499</v>
+        <v>495</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>500</v>
+        <v>496</v>
       </c>
       <c r="E251" s="12">
-        <v>3400</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="4">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="B252" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
       <c r="E252" s="12">
-        <v>4200</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="4">
-        <v>246</v>
+        <v>244</v>
       </c>
       <c r="B253" s="9" t="s">
-        <v>503</v>
+        <v>9</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>504</v>
+        <v>500</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>505</v>
+        <v>501</v>
       </c>
       <c r="E253" s="12">
-        <v>5700</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="4">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="B254" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
       <c r="E254" s="12">
-        <v>6500</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="4">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="E255" s="12">
-        <v>3300</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="4">
-        <v>249</v>
+        <v>247</v>
       </c>
       <c r="B256" s="9" t="s">
-        <v>9</v>
+        <v>506</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="E256" s="12">
-        <v>3600</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="4">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
       <c r="E257" s="12">
-        <v>5700</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="4">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="B258" s="9" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
       <c r="E258" s="12">
-        <v>3400</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="4">
-        <v>252</v>
+        <v>250</v>
       </c>
       <c r="B259" s="9" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="E259" s="12">
-        <v>3650</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="4">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="B260" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" s="7" t="s">
         <v>515</v>
       </c>
-      <c r="C260" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D260" s="6" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="E260" s="12">
-        <v>4050</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="4">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="B261" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
       <c r="E261" s="12">
-        <v>4400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="4">
-        <v>255</v>
+        <v>253</v>
       </c>
       <c r="B262" s="9" t="s">
-        <v>9</v>
+        <v>506</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="E262" s="12">
         <v>3200</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="4">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="E263" s="12">
-        <v>3500</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="4">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="B264" s="9" t="s">
-        <v>515</v>
+        <v>497</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
       <c r="E264" s="12">
-        <v>3200</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="4">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="B265" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="E265" s="12">
-        <v>3400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="4">
-        <v>259</v>
+        <v>257</v>
       </c>
       <c r="B266" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>532</v>
+        <v>527</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>533</v>
+        <v>528</v>
       </c>
       <c r="E266" s="12">
         <v>4600</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="4">
-        <v>260</v>
+        <v>258</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>534</v>
+        <v>529</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>535</v>
+        <v>530</v>
       </c>
       <c r="E267" s="12">
-        <v>3600</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="4">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>536</v>
+        <v>531</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>537</v>
+        <v>532</v>
       </c>
       <c r="E268" s="12">
-        <v>4600</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="4">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>538</v>
+        <v>533</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>539</v>
+        <v>534</v>
       </c>
       <c r="E269" s="12">
-        <v>6200</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="4">
-        <v>263</v>
+        <v>261</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="7" t="s">
-        <v>540</v>
+        <v>535</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="E270" s="12">
-        <v>6900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="4">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>543</v>
+        <v>538</v>
       </c>
       <c r="E271" s="12">
-        <v>3880</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="4">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>544</v>
+        <v>539</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>545</v>
+        <v>540</v>
       </c>
       <c r="E272" s="12">
-        <v>4800</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="4">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>546</v>
+        <v>541</v>
       </c>
       <c r="D273" s="6" t="s">
-        <v>547</v>
+        <v>542</v>
       </c>
       <c r="E273" s="12">
-        <v>5900</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="4">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>548</v>
+        <v>543</v>
       </c>
       <c r="D274" s="6" t="s">
-        <v>549</v>
+        <v>544</v>
       </c>
       <c r="E274" s="12">
-        <v>4610</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="4">
-        <v>268</v>
+        <v>266</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>550</v>
+        <v>545</v>
       </c>
       <c r="D275" s="6" t="s">
-        <v>551</v>
+        <v>546</v>
       </c>
       <c r="E275" s="12">
-        <v>5300</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="4">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="B276" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>552</v>
+        <v>547</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>553</v>
+        <v>548</v>
       </c>
       <c r="E276" s="12">
         <v>5100</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="4">
-        <v>270</v>
+        <v>268</v>
       </c>
       <c r="B277" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>554</v>
+        <v>549</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>555</v>
+        <v>550</v>
       </c>
       <c r="E277" s="12">
         <v>7100</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="4">
-        <v>271</v>
+        <v>269</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="E278" s="12">
-        <v>5100</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="4">
-        <v>272</v>
+        <v>270</v>
       </c>
       <c r="B279" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
       <c r="E279" s="12">
-        <v>7100</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="4">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>560</v>
+        <v>555</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>561</v>
+        <v>556</v>
       </c>
       <c r="E280" s="12">
-        <v>5400</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="4">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>563</v>
+        <v>558</v>
       </c>
       <c r="E281" s="12">
-        <v>7150</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="4">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
       <c r="E282" s="12">
-        <v>5300</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="4">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="B283" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>566</v>
+        <v>561</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>567</v>
+        <v>562</v>
       </c>
       <c r="E283" s="12">
-        <v>6700</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="4">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="B284" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>568</v>
+        <v>563</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="E284" s="12">
-        <v>4610</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="4">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="B285" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="E285" s="12">
         <v>5200</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="4">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>572</v>
+        <v>567</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>573</v>
+        <v>568</v>
       </c>
       <c r="E286" s="12">
-        <v>4660</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="4">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>574</v>
+        <v>569</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>575</v>
+        <v>570</v>
       </c>
       <c r="E287" s="12">
-        <v>5200</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="288" spans="1:5">
-      <c r="A288" s="4">
-[...13 lines deleted...]
-      </c>
+      <c r="A288" s="5" t="s">
+        <v>571</v>
+      </c>
+      <c r="B288" s="6"/>
+      <c r="C288" s="7"/>
+      <c r="D288" s="6"/>
+      <c r="E288" s="12"/>
     </row>
     <row r="289" spans="1:5">
-      <c r="A289" s="4">
-[...12 lines deleted...]
-        <v>5900</v>
+      <c r="A289" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B289" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C289" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D289" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E289" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="290" spans="1:5">
-      <c r="A290" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E290" s="12"/>
+      <c r="A290" s="4">
+        <v>1</v>
+      </c>
+      <c r="B290" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D290" s="6" t="s">
+        <v>572</v>
+      </c>
+      <c r="E290" s="12">
+        <v>3500</v>
+      </c>
     </row>
     <row r="291" spans="1:5">
-      <c r="A291" s="3" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A291" s="4">
+        <v>2</v>
+      </c>
+      <c r="B291" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" s="7" t="s">
+        <v>12</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="E291" s="12">
+        <v>4000</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
       <c r="E292" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="4">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E293" s="12">
-        <v>4200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B294" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="E294" s="12">
-        <v>1600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="4">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B295" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
       <c r="E295" s="12">
-        <v>4000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="4">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B296" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E296" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="4">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B297" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="E297" s="12">
-        <v>1500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="4">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B298" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
       <c r="E298" s="12">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="4">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B299" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D299" s="6" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E299" s="12">
-        <v>1600</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="4">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B300" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
       <c r="D300" s="6" t="s">
-        <v>589</v>
+        <v>582</v>
       </c>
       <c r="E300" s="12">
-        <v>5700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="4">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B301" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D301" s="6" t="s">
-        <v>590</v>
+        <v>583</v>
       </c>
       <c r="E301" s="12">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="4">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B302" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>591</v>
+        <v>584</v>
       </c>
       <c r="E302" s="12">
-        <v>1100</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="4">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B303" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="D303" s="6" t="s">
-        <v>592</v>
+        <v>585</v>
       </c>
       <c r="E303" s="12">
-        <v>1000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="4">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B304" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D304" s="6" t="s">
-        <v>593</v>
+        <v>586</v>
       </c>
       <c r="E304" s="12">
-        <v>1600</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="4">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B305" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D305" s="6" t="s">
-        <v>594</v>
+        <v>587</v>
       </c>
       <c r="E305" s="12">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="4">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B306" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D306" s="6" t="s">
-        <v>595</v>
+        <v>588</v>
       </c>
       <c r="E306" s="12">
-        <v>4200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="4">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B307" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>45</v>
+        <v>113</v>
       </c>
       <c r="D307" s="6" t="s">
-        <v>596</v>
+        <v>589</v>
       </c>
       <c r="E307" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="4">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B308" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>47</v>
+        <v>153</v>
       </c>
       <c r="D308" s="6" t="s">
-        <v>597</v>
+        <v>590</v>
       </c>
       <c r="E308" s="12">
-        <v>5700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="4">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B309" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C309" s="7" t="s">
-        <v>49</v>
+        <v>155</v>
       </c>
       <c r="D309" s="6" t="s">
-        <v>598</v>
+        <v>591</v>
       </c>
       <c r="E309" s="12">
-        <v>2500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="4">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B310" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>51</v>
+        <v>115</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="E310" s="12">
-        <v>1100</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="4">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B311" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="D311" s="6" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="E311" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="4">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B312" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
       <c r="E312" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="4">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B313" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>167</v>
+        <v>119</v>
       </c>
       <c r="D313" s="6" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="E313" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="4">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B314" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>603</v>
+        <v>596</v>
       </c>
       <c r="E314" s="12">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="4">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B315" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D315" s="6" t="s">
-        <v>604</v>
+        <v>597</v>
       </c>
       <c r="E315" s="12">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="4">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B316" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>169</v>
+        <v>125</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>605</v>
+        <v>598</v>
       </c>
       <c r="E316" s="12">
-        <v>4500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="4">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B317" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="D317" s="6" t="s">
-        <v>606</v>
+        <v>599</v>
       </c>
       <c r="E317" s="12">
-        <v>1200</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="4">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B318" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D318" s="6" t="s">
-        <v>607</v>
+        <v>600</v>
       </c>
       <c r="E318" s="12">
-        <v>1400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="4">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B319" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D319" s="6" t="s">
-        <v>608</v>
+        <v>601</v>
       </c>
       <c r="E319" s="12">
-        <v>1500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="4">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B320" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>609</v>
+        <v>602</v>
       </c>
       <c r="E320" s="12">
-        <v>2400</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="4">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B321" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D321" s="6" t="s">
-        <v>610</v>
+        <v>603</v>
       </c>
       <c r="E321" s="12">
-        <v>2500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="4">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B322" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>611</v>
+        <v>604</v>
       </c>
       <c r="E322" s="12">
-        <v>3500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="4">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B323" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D323" s="6" t="s">
-        <v>612</v>
+        <v>605</v>
       </c>
       <c r="E323" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="4">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B324" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="D324" s="6" t="s">
-        <v>613</v>
+        <v>142</v>
       </c>
       <c r="E324" s="12">
-        <v>3000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="4">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B325" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="D325" s="6" t="s">
-        <v>614</v>
+        <v>144</v>
       </c>
       <c r="E325" s="12">
-        <v>4500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="4">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B326" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>615</v>
+        <v>146</v>
       </c>
       <c r="E326" s="12">
-        <v>4500</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="4">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B327" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="D327" s="6" t="s">
-        <v>616</v>
+        <v>148</v>
       </c>
       <c r="E327" s="12">
-        <v>4500</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="4">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B328" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E328" s="12">
-        <v>1200</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="4">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B329" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
       <c r="E329" s="12">
-        <v>2400</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="4">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B330" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>155</v>
+        <v>192</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>156</v>
+        <v>193</v>
       </c>
       <c r="E330" s="12">
-        <v>6000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="4">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B331" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>157</v>
+        <v>194</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>158</v>
+        <v>195</v>
       </c>
       <c r="E331" s="12">
-        <v>7800</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="4">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>159</v>
+        <v>196</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>160</v>
+        <v>197</v>
       </c>
       <c r="E332" s="12">
-        <v>6900</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="4">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B333" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>161</v>
+        <v>198</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>162</v>
+        <v>199</v>
       </c>
       <c r="E333" s="12">
-        <v>7600</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="4">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="B334" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>163</v>
+        <v>200</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>164</v>
+        <v>201</v>
       </c>
       <c r="E334" s="12">
-        <v>10600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="4">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B335" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C335" s="7" t="s">
         <v>202</v>
       </c>
       <c r="D335" s="6" t="s">
         <v>203</v>
       </c>
       <c r="E335" s="12">
-        <v>1000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="4">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="B336" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C336" s="7" t="s">
         <v>204</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>205</v>
       </c>
       <c r="E336" s="12">
-        <v>4000</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="4">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B337" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C337" s="7" t="s">
         <v>206</v>
       </c>
       <c r="D337" s="6" t="s">
         <v>207</v>
       </c>
       <c r="E337" s="12">
-        <v>4200</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="4">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B338" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C338" s="7" t="s">
         <v>208</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>209</v>
       </c>
       <c r="E338" s="12">
-        <v>5600</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="4">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B339" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C339" s="7" t="s">
         <v>210</v>
       </c>
       <c r="D339" s="6" t="s">
         <v>211</v>
       </c>
       <c r="E339" s="12">
-        <v>3500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="4">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="B340" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C340" s="7" t="s">
         <v>212</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E340" s="12">
-        <v>1000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="4">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B341" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C341" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D341" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E341" s="12">
-        <v>1400</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="4">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B342" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C342" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D342" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E342" s="12">
-        <v>3600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="4">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B343" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C343" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D343" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E343" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="4">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B344" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C344" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D344" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E344" s="12">
-        <v>1600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="4">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B345" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C345" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E345" s="12">
-        <v>3000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="4">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B346" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>224</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>225</v>
       </c>
       <c r="E346" s="12">
-        <v>3500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="4">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B347" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>226</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>227</v>
       </c>
       <c r="E347" s="12">
-        <v>4500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="4">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B348" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>228</v>
+        <v>411</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>229</v>
+        <v>412</v>
       </c>
       <c r="E348" s="12">
-        <v>4500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="4">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B349" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>230</v>
+        <v>417</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>231</v>
+        <v>418</v>
       </c>
       <c r="E349" s="12">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="4">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B350" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>218</v>
+        <v>421</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>232</v>
+        <v>422</v>
       </c>
       <c r="E350" s="12">
-        <v>3800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="4">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>233</v>
+        <v>423</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>234</v>
+        <v>424</v>
       </c>
       <c r="E351" s="12">
-        <v>4500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="4">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B352" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>235</v>
+        <v>425</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>236</v>
+        <v>426</v>
       </c>
       <c r="E352" s="12">
-        <v>5500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="4">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B353" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>237</v>
+        <v>427</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>238</v>
+        <v>428</v>
       </c>
       <c r="E353" s="12">
-        <v>5500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="4">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="B354" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>239</v>
+        <v>429</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>240</v>
+        <v>430</v>
       </c>
       <c r="E354" s="12">
-        <v>8500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="4">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B355" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>241</v>
+        <v>431</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>242</v>
+        <v>432</v>
       </c>
       <c r="E355" s="12">
-        <v>8700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="4">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B356" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>425</v>
+        <v>49</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>426</v>
+        <v>606</v>
       </c>
       <c r="E356" s="12">
-        <v>4000</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="4">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B357" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>431</v>
+        <v>51</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>432</v>
+        <v>607</v>
       </c>
       <c r="E357" s="12">
-        <v>4200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="4">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B358" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>435</v>
+        <v>53</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>436</v>
+        <v>608</v>
       </c>
       <c r="E358" s="12">
-        <v>4000</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="4">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B359" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C359" s="7" t="s">
-        <v>437</v>
+        <v>55</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>438</v>
+        <v>609</v>
       </c>
       <c r="E359" s="12">
-        <v>4900</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="4">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B360" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C360" s="7" t="s">
-        <v>439</v>
+        <v>57</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>440</v>
+        <v>610</v>
       </c>
       <c r="E360" s="12">
-        <v>1700</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="4">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B361" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C361" s="7" t="s">
-        <v>441</v>
+        <v>59</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>442</v>
+        <v>611</v>
       </c>
       <c r="E361" s="12">
-        <v>2800</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="4">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B362" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="E362" s="12">
-        <v>4800</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="4">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B363" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C363" s="7" t="s">
-        <v>55</v>
+        <v>163</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="E363" s="12">
-        <v>5900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="4">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B364" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>57</v>
+        <v>165</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="E364" s="12">
-        <v>6200</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="4">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B365" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>59</v>
+        <v>167</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="E365" s="12">
-        <v>6500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="4">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B366" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C366" s="7" t="s">
-        <v>61</v>
+        <v>169</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="E366" s="12">
-        <v>6800</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="4">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B367" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>63</v>
+        <v>171</v>
       </c>
       <c r="D367" s="6" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="E367" s="12">
-        <v>6900</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="4">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B368" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>65</v>
+        <v>163</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="E368" s="12">
-        <v>2400</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="4">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B369" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>67</v>
+        <v>174</v>
       </c>
       <c r="D369" s="6" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="E369" s="12">
-        <v>7600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="4">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="E370" s="12">
-        <v>7800</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="4">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>71</v>
+        <v>178</v>
       </c>
       <c r="D371" s="6" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="E371" s="12">
-        <v>7800</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="4">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B372" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>73</v>
+        <v>180</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="E372" s="12">
-        <v>10600</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="4">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B373" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>175</v>
+        <v>182</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="E373" s="12">
-        <v>1000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="4">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>177</v>
+        <v>184</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="E374" s="12">
-        <v>3200</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="4">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B375" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="E375" s="12">
-        <v>4300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="4">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B376" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>181</v>
+        <v>188</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="E376" s="12">
-        <v>4700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="4">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B377" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="E377" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="4">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B378" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C378" s="7" t="s">
-        <v>184</v>
+        <v>389</v>
       </c>
       <c r="D378" s="6" t="s">
-        <v>633</v>
+        <v>390</v>
       </c>
       <c r="E378" s="12">
-        <v>4200</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="379" spans="1:5">
       <c r="A379" s="4">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B379" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C379" s="7" t="s">
-        <v>186</v>
+        <v>391</v>
       </c>
       <c r="D379" s="6" t="s">
-        <v>634</v>
+        <v>392</v>
       </c>
       <c r="E379" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="380" spans="1:5">
       <c r="A380" s="4">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B380" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C380" s="7" t="s">
-        <v>188</v>
+        <v>393</v>
       </c>
       <c r="D380" s="6" t="s">
-        <v>635</v>
+        <v>394</v>
       </c>
       <c r="E380" s="12">
-        <v>8500</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="381" spans="1:5">
       <c r="A381" s="4">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B381" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C381" s="7" t="s">
-        <v>190</v>
+        <v>395</v>
       </c>
       <c r="D381" s="6" t="s">
-        <v>636</v>
+        <v>396</v>
       </c>
       <c r="E381" s="12">
-        <v>8700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="382" spans="1:5">
       <c r="A382" s="4">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B382" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C382" s="7" t="s">
-        <v>192</v>
+        <v>397</v>
       </c>
       <c r="D382" s="6" t="s">
-        <v>637</v>
+        <v>398</v>
       </c>
       <c r="E382" s="12">
-        <v>5500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="383" spans="1:5">
       <c r="A383" s="4">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B383" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C383" s="7" t="s">
-        <v>194</v>
+        <v>107</v>
       </c>
       <c r="D383" s="6" t="s">
-        <v>638</v>
+        <v>628</v>
       </c>
       <c r="E383" s="12">
-        <v>7600</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="384" spans="1:5">
       <c r="A384" s="4">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B384" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C384" s="7" t="s">
-        <v>196</v>
+        <v>109</v>
       </c>
       <c r="D384" s="6" t="s">
-        <v>639</v>
+        <v>629</v>
       </c>
       <c r="E384" s="12">
-        <v>4500</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="385" spans="1:5">
       <c r="A385" s="4">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B385" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C385" s="7" t="s">
-        <v>198</v>
+        <v>111</v>
       </c>
       <c r="D385" s="6" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E385" s="12">
-        <v>4500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="386" spans="1:5">
       <c r="A386" s="4">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B386" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C386" s="7" t="s">
-        <v>200</v>
+        <v>63</v>
       </c>
       <c r="D386" s="6" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="E386" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="387" spans="1:5">
       <c r="A387" s="4">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B387" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C387" s="7" t="s">
-        <v>404</v>
+        <v>65</v>
       </c>
       <c r="D387" s="6" t="s">
-        <v>405</v>
+        <v>632</v>
       </c>
       <c r="E387" s="12">
-        <v>5400</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="388" spans="1:5">
       <c r="A388" s="4">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B388" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C388" s="7" t="s">
-        <v>406</v>
+        <v>67</v>
       </c>
       <c r="D388" s="6" t="s">
-        <v>407</v>
+        <v>633</v>
       </c>
       <c r="E388" s="12">
-        <v>5500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="389" spans="1:5">
       <c r="A389" s="4">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B389" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C389" s="7" t="s">
-        <v>408</v>
+        <v>69</v>
       </c>
       <c r="D389" s="6" t="s">
-        <v>409</v>
+        <v>634</v>
       </c>
       <c r="E389" s="12">
-        <v>9800</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="390" spans="1:5">
       <c r="A390" s="4">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B390" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C390" s="7" t="s">
-        <v>410</v>
+        <v>71</v>
       </c>
       <c r="D390" s="6" t="s">
-        <v>411</v>
+        <v>635</v>
       </c>
       <c r="E390" s="12">
-        <v>2800</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="391" spans="1:5">
       <c r="A391" s="4">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B391" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C391" s="7" t="s">
-        <v>412</v>
+        <v>73</v>
       </c>
       <c r="D391" s="6" t="s">
-        <v>413</v>
+        <v>636</v>
       </c>
       <c r="E391" s="12">
         <v>1800</v>
       </c>
     </row>
     <row r="392" spans="1:5">
       <c r="A392" s="4">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B392" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C392" s="7" t="s">
-        <v>117</v>
+        <v>75</v>
       </c>
       <c r="D392" s="6" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="E392" s="12">
-        <v>5000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="393" spans="1:5">
       <c r="A393" s="4">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B393" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C393" s="7" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="D393" s="6" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
       <c r="E393" s="12">
-        <v>6500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="394" spans="1:5">
       <c r="A394" s="4">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B394" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C394" s="7" t="s">
-        <v>121</v>
+        <v>79</v>
       </c>
       <c r="D394" s="6" t="s">
-        <v>644</v>
+        <v>639</v>
       </c>
       <c r="E394" s="12">
-        <v>6000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="395" spans="1:5">
       <c r="A395" s="4">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B395" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C395" s="7" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="D395" s="6" t="s">
-        <v>645</v>
+        <v>640</v>
       </c>
       <c r="E395" s="12">
-        <v>1200</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="396" spans="1:5">
       <c r="A396" s="4">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B396" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C396" s="7" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="D396" s="6" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="E396" s="12">
-        <v>2400</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="397" spans="1:5">
       <c r="A397" s="4">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B397" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C397" s="7" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="D397" s="6" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
       <c r="E397" s="12">
-        <v>3600</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="398" spans="1:5">
       <c r="A398" s="4">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B398" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C398" s="7" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="D398" s="6" t="s">
-        <v>648</v>
+        <v>643</v>
       </c>
       <c r="E398" s="12">
-        <v>3800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="399" spans="1:5">
       <c r="A399" s="4">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B399" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C399" s="7" t="s">
-        <v>83</v>
+        <v>89</v>
       </c>
       <c r="D399" s="6" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E399" s="12">
-        <v>1800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="400" spans="1:5">
       <c r="A400" s="4">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B400" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C400" s="7" t="s">
-        <v>85</v>
+        <v>91</v>
       </c>
       <c r="D400" s="6" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="E400" s="12">
-        <v>1700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="401" spans="1:5">
       <c r="A401" s="4">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B401" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C401" s="7" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="D401" s="6" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
       <c r="E401" s="12">
-        <v>3500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="402" spans="1:5">
       <c r="A402" s="4">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B402" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C402" s="7" t="s">
-        <v>89</v>
+        <v>95</v>
       </c>
       <c r="D402" s="6" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E402" s="12">
-        <v>2700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="403" spans="1:5">
       <c r="A403" s="4">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B403" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C403" s="7" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="D403" s="6" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="E403" s="12">
-        <v>2800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="404" spans="1:5">
       <c r="A404" s="4">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B404" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C404" s="7" t="s">
-        <v>93</v>
+        <v>99</v>
       </c>
       <c r="D404" s="6" t="s">
-        <v>654</v>
+        <v>649</v>
       </c>
       <c r="E404" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="405" spans="1:5">
       <c r="A405" s="4">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B405" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C405" s="7" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="D405" s="6" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E405" s="12">
-        <v>3300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="406" spans="1:5">
       <c r="A406" s="4">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B406" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C406" s="7" t="s">
-        <v>97</v>
+        <v>103</v>
       </c>
       <c r="D406" s="6" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="E406" s="12">
-        <v>1600</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="407" spans="1:5">
       <c r="A407" s="4">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B407" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C407" s="7" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="D407" s="6" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="E407" s="12">
-        <v>3000</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="408" spans="1:5">
       <c r="A408" s="4">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B408" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C408" s="7" t="s">
-        <v>101</v>
+        <v>273</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>658</v>
+        <v>274</v>
       </c>
       <c r="E408" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="409" spans="1:5">
       <c r="A409" s="4">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B409" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C409" s="7" t="s">
-        <v>103</v>
+        <v>275</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>659</v>
+        <v>276</v>
       </c>
       <c r="E409" s="12">
-        <v>5500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="410" spans="1:5">
       <c r="A410" s="4">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B410" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C410" s="7" t="s">
-        <v>105</v>
+        <v>277</v>
       </c>
       <c r="D410" s="6" t="s">
-        <v>660</v>
+        <v>278</v>
       </c>
       <c r="E410" s="12">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="411" spans="1:5">
       <c r="A411" s="4">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B411" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C411" s="7" t="s">
-        <v>107</v>
+        <v>279</v>
       </c>
       <c r="D411" s="6" t="s">
-        <v>661</v>
+        <v>280</v>
       </c>
       <c r="E411" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="412" spans="1:5">
       <c r="A412" s="4">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B412" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C412" s="7" t="s">
-        <v>109</v>
+        <v>281</v>
       </c>
       <c r="D412" s="6" t="s">
-        <v>662</v>
+        <v>282</v>
       </c>
       <c r="E412" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="413" spans="1:5">
       <c r="A413" s="4">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B413" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C413" s="7" t="s">
-        <v>111</v>
+        <v>283</v>
       </c>
       <c r="D413" s="6" t="s">
-        <v>663</v>
+        <v>284</v>
       </c>
       <c r="E413" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="414" spans="1:5">
       <c r="A414" s="4">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B414" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C414" s="7" t="s">
-        <v>113</v>
+        <v>285</v>
       </c>
       <c r="D414" s="6" t="s">
-        <v>664</v>
+        <v>286</v>
       </c>
       <c r="E414" s="12">
-        <v>3900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="415" spans="1:5">
       <c r="A415" s="4">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B415" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C415" s="7" t="s">
-        <v>115</v>
+        <v>287</v>
       </c>
       <c r="D415" s="6" t="s">
-        <v>665</v>
+        <v>288</v>
       </c>
       <c r="E415" s="12">
-        <v>4700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="416" spans="1:5">
       <c r="A416" s="4">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B416" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C416" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="D416" s="6" t="s">
         <v>290</v>
       </c>
-      <c r="D416" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E416" s="12">
-        <v>1000</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="417" spans="1:5">
       <c r="A417" s="4">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B417" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C417" s="7" t="s">
+        <v>291</v>
+      </c>
+      <c r="D417" s="6" t="s">
         <v>292</v>
       </c>
-      <c r="D417" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E417" s="12">
-        <v>2400</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="418" spans="1:5">
       <c r="A418" s="4">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B418" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C418" s="7" t="s">
+        <v>293</v>
+      </c>
+      <c r="D418" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="D418" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E418" s="12">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="419" spans="1:5">
       <c r="A419" s="4">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B419" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C419" s="7" t="s">
-        <v>296</v>
+        <v>251</v>
       </c>
       <c r="D419" s="6" t="s">
-        <v>297</v>
+        <v>653</v>
       </c>
       <c r="E419" s="12">
-        <v>1600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="420" spans="1:5">
       <c r="A420" s="4">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B420" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C420" s="7" t="s">
-        <v>298</v>
+        <v>253</v>
       </c>
       <c r="D420" s="6" t="s">
-        <v>299</v>
+        <v>654</v>
       </c>
       <c r="E420" s="12">
-        <v>3000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="421" spans="1:5">
       <c r="A421" s="4">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B421" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C421" s="7" t="s">
-        <v>300</v>
+        <v>255</v>
       </c>
       <c r="D421" s="6" t="s">
-        <v>301</v>
+        <v>655</v>
       </c>
       <c r="E421" s="12">
-        <v>4500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="422" spans="1:5">
       <c r="A422" s="4">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B422" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C422" s="7" t="s">
-        <v>302</v>
+        <v>257</v>
       </c>
       <c r="D422" s="6" t="s">
-        <v>303</v>
+        <v>656</v>
       </c>
       <c r="E422" s="12">
-        <v>4500</v>
+        <v>500</v>
       </c>
     </row>
     <row r="423" spans="1:5">
       <c r="A423" s="4">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B423" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C423" s="7" t="s">
-        <v>304</v>
+        <v>269</v>
       </c>
       <c r="D423" s="6" t="s">
-        <v>305</v>
+        <v>657</v>
       </c>
       <c r="E423" s="12">
-        <v>4500</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="424" spans="1:5">
       <c r="A424" s="4">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B424" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C424" s="7" t="s">
-        <v>306</v>
+        <v>271</v>
       </c>
       <c r="D424" s="6" t="s">
-        <v>307</v>
+        <v>658</v>
       </c>
       <c r="E424" s="12">
-        <v>4300</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="425" spans="1:5">
       <c r="A425" s="4">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B425" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C425" s="7" t="s">
-        <v>308</v>
+        <v>295</v>
       </c>
       <c r="D425" s="6" t="s">
-        <v>309</v>
+        <v>659</v>
       </c>
       <c r="E425" s="12">
-        <v>5500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="426" spans="1:5">
       <c r="A426" s="4">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B426" s="9" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="C426" s="7" t="s">
-        <v>310</v>
+        <v>297</v>
       </c>
       <c r="D426" s="6" t="s">
-        <v>311</v>
+        <v>660</v>
       </c>
       <c r="E426" s="12">
-        <v>1200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="427" spans="1:5">
       <c r="A427" s="4">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B427" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C427" s="7" t="s">
-        <v>266</v>
+        <v>299</v>
       </c>
       <c r="D427" s="6" t="s">
-        <v>666</v>
+        <v>661</v>
       </c>
       <c r="E427" s="12">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="428" spans="1:5">
       <c r="A428" s="4">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B428" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C428" s="7" t="s">
-        <v>268</v>
+        <v>313</v>
       </c>
       <c r="D428" s="6" t="s">
-        <v>667</v>
+        <v>314</v>
       </c>
       <c r="E428" s="12">
-        <v>1200</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="429" spans="1:5">
       <c r="A429" s="4">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B429" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C429" s="7" t="s">
-        <v>270</v>
+        <v>315</v>
       </c>
       <c r="D429" s="6" t="s">
-        <v>668</v>
+        <v>316</v>
       </c>
       <c r="E429" s="12">
-        <v>2400</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="430" spans="1:5">
       <c r="A430" s="4">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B430" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C430" s="7" t="s">
-        <v>272</v>
+        <v>317</v>
       </c>
       <c r="D430" s="6" t="s">
-        <v>669</v>
+        <v>318</v>
       </c>
       <c r="E430" s="12">
-        <v>500</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="431" spans="1:5">
       <c r="A431" s="4">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B431" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C431" s="7" t="s">
-        <v>274</v>
+        <v>319</v>
       </c>
       <c r="D431" s="6" t="s">
-        <v>670</v>
+        <v>320</v>
       </c>
       <c r="E431" s="12">
-        <v>500</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="432" spans="1:5">
       <c r="A432" s="4">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B432" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C432" s="7" t="s">
-        <v>286</v>
+        <v>399</v>
       </c>
       <c r="D432" s="6" t="s">
-        <v>671</v>
+        <v>400</v>
       </c>
       <c r="E432" s="12">
-        <v>4600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="433" spans="1:5">
       <c r="A433" s="4">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B433" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C433" s="7" t="s">
-        <v>288</v>
+        <v>401</v>
       </c>
       <c r="D433" s="6" t="s">
-        <v>672</v>
+        <v>402</v>
       </c>
       <c r="E433" s="12">
-        <v>4900</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="434" spans="1:5">
       <c r="A434" s="4">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B434" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C434" s="7" t="s">
-        <v>312</v>
+        <v>403</v>
       </c>
       <c r="D434" s="6" t="s">
-        <v>673</v>
+        <v>404</v>
       </c>
       <c r="E434" s="12">
-        <v>100</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="435" spans="1:5">
       <c r="A435" s="4">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B435" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C435" s="7" t="s">
-        <v>314</v>
+        <v>301</v>
       </c>
       <c r="D435" s="6" t="s">
-        <v>674</v>
+        <v>302</v>
       </c>
       <c r="E435" s="12">
-        <v>500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="436" spans="1:5">
       <c r="A436" s="4">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B436" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C436" s="7" t="s">
-        <v>316</v>
+        <v>303</v>
       </c>
       <c r="D436" s="6" t="s">
-        <v>675</v>
+        <v>304</v>
       </c>
       <c r="E436" s="12">
-        <v>500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="437" spans="1:5">
       <c r="A437" s="4">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B437" s="9" t="s">
-        <v>9</v>
+        <v>26</v>
       </c>
       <c r="C437" s="7" t="s">
-        <v>330</v>
+        <v>305</v>
       </c>
       <c r="D437" s="6" t="s">
-        <v>331</v>
+        <v>306</v>
       </c>
       <c r="E437" s="12">
-        <v>5200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="438" spans="1:5">
       <c r="A438" s="4">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B438" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C438" s="7" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D438" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E438" s="12">
-        <v>6400</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="439" spans="1:5">
       <c r="A439" s="4">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B439" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C439" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D439" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E439" s="12">
-        <v>8200</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="440" spans="1:5">
       <c r="A440" s="4">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B440" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C440" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D440" s="6" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E440" s="12">
-        <v>3900</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="441" spans="1:5">
       <c r="A441" s="4">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B441" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C441" s="7" t="s">
-        <v>414</v>
+        <v>365</v>
       </c>
       <c r="D441" s="6" t="s">
-        <v>415</v>
+        <v>366</v>
       </c>
       <c r="E441" s="12">
-        <v>5500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="442" spans="1:5">
       <c r="A442" s="4">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B442" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C442" s="7" t="s">
-        <v>416</v>
+        <v>367</v>
       </c>
       <c r="D442" s="6" t="s">
-        <v>417</v>
+        <v>368</v>
       </c>
       <c r="E442" s="12">
-        <v>6800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="443" spans="1:5">
       <c r="A443" s="4">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B443" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C443" s="7" t="s">
-        <v>418</v>
+        <v>369</v>
       </c>
       <c r="D443" s="6" t="s">
-        <v>419</v>
+        <v>370</v>
       </c>
       <c r="E443" s="12">
-        <v>8200</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="444" spans="1:5">
       <c r="A444" s="4">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B444" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C444" s="7" t="s">
-        <v>318</v>
+        <v>371</v>
       </c>
       <c r="D444" s="6" t="s">
-        <v>319</v>
+        <v>372</v>
       </c>
       <c r="E444" s="12">
-        <v>1600</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="445" spans="1:5">
       <c r="A445" s="4">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B445" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C445" s="7" t="s">
-        <v>320</v>
+        <v>373</v>
       </c>
       <c r="D445" s="6" t="s">
-        <v>321</v>
+        <v>374</v>
       </c>
       <c r="E445" s="12">
-        <v>2500</v>
+        <v>7400</v>
       </c>
     </row>
     <row r="446" spans="1:5">
       <c r="A446" s="4">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B446" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C446" s="7" t="s">
-        <v>322</v>
+        <v>375</v>
       </c>
       <c r="D446" s="6" t="s">
-        <v>323</v>
+        <v>376</v>
       </c>
       <c r="E446" s="12">
-        <v>1100</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="447" spans="1:5">
       <c r="A447" s="4">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B447" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C447" s="7" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D447" s="6" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="E447" s="12">
-        <v>4200</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="448" spans="1:5">
       <c r="A448" s="4">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B448" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C448" s="7" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D448" s="6" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E448" s="12">
-        <v>4800</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="449" spans="1:5">
       <c r="A449" s="4">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B449" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C449" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D449" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E449" s="12">
-        <v>6800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="450" spans="1:5">
       <c r="A450" s="4">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B450" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C450" s="7" t="s">
-        <v>380</v>
+        <v>357</v>
       </c>
       <c r="D450" s="6" t="s">
-        <v>381</v>
+        <v>358</v>
       </c>
       <c r="E450" s="12">
-        <v>1000</v>
+        <v>10400</v>
       </c>
     </row>
     <row r="451" spans="1:5">
       <c r="A451" s="4">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B451" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C451" s="7" t="s">
-        <v>382</v>
+        <v>359</v>
       </c>
       <c r="D451" s="6" t="s">
-        <v>383</v>
+        <v>360</v>
       </c>
       <c r="E451" s="12">
-        <v>1100</v>
+        <v>10700</v>
       </c>
     </row>
     <row r="452" spans="1:5">
       <c r="A452" s="4">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B452" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C452" s="7" t="s">
-        <v>384</v>
+        <v>361</v>
       </c>
       <c r="D452" s="6" t="s">
-        <v>385</v>
+        <v>362</v>
       </c>
       <c r="E452" s="12">
-        <v>2300</v>
+        <v>11700</v>
       </c>
     </row>
     <row r="453" spans="1:5">
       <c r="A453" s="4">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B453" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C453" s="7" t="s">
-        <v>386</v>
+        <v>363</v>
       </c>
       <c r="D453" s="6" t="s">
-        <v>387</v>
+        <v>364</v>
       </c>
       <c r="E453" s="12">
-        <v>7800</v>
+        <v>12900</v>
       </c>
     </row>
     <row r="454" spans="1:5">
       <c r="A454" s="4">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B454" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C454" s="7" t="s">
-        <v>388</v>
+        <v>413</v>
       </c>
       <c r="D454" s="6" t="s">
-        <v>389</v>
+        <v>414</v>
       </c>
       <c r="E454" s="12">
-        <v>7400</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="455" spans="1:5">
       <c r="A455" s="4">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B455" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C455" s="7" t="s">
-        <v>390</v>
+        <v>419</v>
       </c>
       <c r="D455" s="6" t="s">
-        <v>391</v>
+        <v>420</v>
       </c>
       <c r="E455" s="12">
-        <v>15900</v>
+        <v>5600</v>
       </c>
     </row>
     <row r="456" spans="1:5">
       <c r="A456" s="4">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B456" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C456" s="7" t="s">
-        <v>366</v>
+        <v>339</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>367</v>
+        <v>662</v>
       </c>
       <c r="E456" s="12">
-        <v>1300</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="457" spans="1:5">
       <c r="A457" s="4">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B457" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C457" s="7" t="s">
-        <v>368</v>
+        <v>341</v>
       </c>
       <c r="D457" s="6" t="s">
-        <v>369</v>
+        <v>663</v>
       </c>
       <c r="E457" s="12">
-        <v>1400</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="458" spans="1:5">
       <c r="A458" s="4">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B458" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C458" s="7" t="s">
-        <v>370</v>
+        <v>377</v>
       </c>
       <c r="D458" s="6" t="s">
-        <v>371</v>
+        <v>664</v>
       </c>
       <c r="E458" s="12">
-        <v>2700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="459" spans="1:5">
       <c r="A459" s="4">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B459" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C459" s="7" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D459" s="6" t="s">
-        <v>373</v>
+        <v>665</v>
       </c>
       <c r="E459" s="12">
-        <v>10400</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="460" spans="1:5">
       <c r="A460" s="4">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B460" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C460" s="7" t="s">
-        <v>374</v>
+        <v>381</v>
       </c>
       <c r="D460" s="6" t="s">
-        <v>375</v>
+        <v>666</v>
       </c>
       <c r="E460" s="12">
-        <v>10700</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="461" spans="1:5">
       <c r="A461" s="4">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B461" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C461" s="7" t="s">
-        <v>376</v>
+        <v>383</v>
       </c>
       <c r="D461" s="6" t="s">
-        <v>377</v>
+        <v>667</v>
       </c>
       <c r="E461" s="12">
-        <v>11700</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="462" spans="1:5">
       <c r="A462" s="4">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B462" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C462" s="7" t="s">
-        <v>378</v>
+        <v>385</v>
       </c>
       <c r="D462" s="6" t="s">
-        <v>379</v>
+        <v>668</v>
       </c>
       <c r="E462" s="12">
-        <v>12900</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="463" spans="1:5">
       <c r="A463" s="4">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B463" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C463" s="7" t="s">
-        <v>423</v>
+        <v>387</v>
       </c>
       <c r="D463" s="6" t="s">
-        <v>424</v>
+        <v>669</v>
       </c>
       <c r="E463" s="12">
-        <v>4800</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="464" spans="1:5">
       <c r="A464" s="4">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B464" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C464" s="7" t="s">
-        <v>429</v>
+        <v>325</v>
       </c>
       <c r="D464" s="6" t="s">
-        <v>430</v>
+        <v>670</v>
       </c>
       <c r="E464" s="12">
-        <v>5600</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="465" spans="1:5">
       <c r="A465" s="4">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B465" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C465" s="7" t="s">
-        <v>356</v>
+        <v>327</v>
       </c>
       <c r="D465" s="6" t="s">
-        <v>676</v>
+        <v>671</v>
       </c>
       <c r="E465" s="12">
-        <v>3000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="466" spans="1:5">
       <c r="A466" s="4">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B466" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C466" s="7" t="s">
-        <v>392</v>
+        <v>321</v>
       </c>
       <c r="D466" s="6" t="s">
-        <v>677</v>
+        <v>672</v>
       </c>
       <c r="E466" s="12">
-        <v>1800</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="467" spans="1:5">
       <c r="A467" s="4">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B467" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C467" s="7" t="s">
-        <v>394</v>
+        <v>323</v>
       </c>
       <c r="D467" s="6" t="s">
-        <v>678</v>
+        <v>673</v>
       </c>
       <c r="E467" s="12">
-        <v>4600</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="468" spans="1:5">
       <c r="A468" s="4">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B468" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C468" s="7" t="s">
-        <v>396</v>
+        <v>409</v>
       </c>
       <c r="D468" s="6" t="s">
-        <v>679</v>
+        <v>410</v>
       </c>
       <c r="E468" s="12">
-        <v>4900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="469" spans="1:5">
       <c r="A469" s="4">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B469" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C469" s="7" t="s">
-        <v>398</v>
+        <v>415</v>
       </c>
       <c r="D469" s="6" t="s">
-        <v>680</v>
+        <v>416</v>
       </c>
       <c r="E469" s="12">
-        <v>6800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="470" spans="1:5">
       <c r="A470" s="4">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B470" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C470" s="7" t="s">
-        <v>400</v>
+        <v>233</v>
       </c>
       <c r="D470" s="6" t="s">
-        <v>681</v>
+        <v>234</v>
       </c>
       <c r="E470" s="12">
-        <v>6800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="471" spans="1:5">
       <c r="A471" s="4">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B471" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C471" s="7" t="s">
-        <v>402</v>
+        <v>235</v>
       </c>
       <c r="D471" s="6" t="s">
-        <v>682</v>
+        <v>236</v>
       </c>
       <c r="E471" s="12">
-        <v>7800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="472" spans="1:5">
       <c r="A472" s="4">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B472" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C472" s="7" t="s">
-        <v>342</v>
+        <v>237</v>
       </c>
       <c r="D472" s="6" t="s">
-        <v>683</v>
+        <v>238</v>
       </c>
       <c r="E472" s="12">
-        <v>3900</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="473" spans="1:5">
       <c r="A473" s="4">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B473" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C473" s="7" t="s">
-        <v>344</v>
+        <v>239</v>
       </c>
       <c r="D473" s="6" t="s">
-        <v>684</v>
+        <v>240</v>
       </c>
       <c r="E473" s="12">
-        <v>4000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="474" spans="1:5">
       <c r="A474" s="4">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B474" s="9" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="C474" s="7" t="s">
-        <v>338</v>
+        <v>241</v>
       </c>
       <c r="D474" s="6" t="s">
-        <v>685</v>
+        <v>242</v>
       </c>
       <c r="E474" s="12">
-        <v>2200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="475" spans="1:5">
       <c r="A475" s="4">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B475" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C475" s="7" t="s">
-        <v>340</v>
+        <v>243</v>
       </c>
       <c r="D475" s="6" t="s">
-        <v>686</v>
+        <v>244</v>
       </c>
       <c r="E475" s="12">
-        <v>3950</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="476" spans="1:5">
       <c r="A476" s="4">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B476" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C476" s="7" t="s">
-        <v>427</v>
+        <v>245</v>
       </c>
       <c r="D476" s="6" t="s">
-        <v>428</v>
+        <v>246</v>
       </c>
       <c r="E476" s="12">
-        <v>3400</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="477" spans="1:5">
       <c r="A477" s="4">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B477" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C477" s="7" t="s">
-        <v>433</v>
+        <v>247</v>
       </c>
       <c r="D477" s="6" t="s">
-        <v>434</v>
+        <v>248</v>
       </c>
       <c r="E477" s="12">
-        <v>3900</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="478" spans="1:5">
       <c r="A478" s="4">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B478" s="9" t="s">
-        <v>14</v>
+        <v>26</v>
       </c>
       <c r="C478" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D478" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E478" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="479" spans="1:5">
       <c r="A479" s="4">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B479" s="9" t="s">
-        <v>14</v>
+        <v>228</v>
       </c>
       <c r="C479" s="7" t="s">
-        <v>250</v>
+        <v>229</v>
       </c>
       <c r="D479" s="6" t="s">
-        <v>251</v>
+        <v>230</v>
       </c>
       <c r="E479" s="12">
-        <v>1600</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="480" spans="1:5">
       <c r="A480" s="4">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B480" s="9" t="s">
-        <v>14</v>
+        <v>228</v>
       </c>
       <c r="C480" s="7" t="s">
-        <v>252</v>
+        <v>231</v>
       </c>
       <c r="D480" s="6" t="s">
-        <v>253</v>
+        <v>232</v>
       </c>
       <c r="E480" s="12">
-        <v>3000</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="481" spans="1:5">
       <c r="A481" s="4">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B481" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C481" s="7" t="s">
-        <v>254</v>
+        <v>525</v>
       </c>
       <c r="D481" s="6" t="s">
-        <v>255</v>
+        <v>674</v>
       </c>
       <c r="E481" s="12">
-        <v>4500</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="482" spans="1:5">
       <c r="A482" s="4">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B482" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C482" s="7" t="s">
-        <v>256</v>
+        <v>527</v>
       </c>
       <c r="D482" s="6" t="s">
-        <v>257</v>
+        <v>675</v>
       </c>
       <c r="E482" s="12">
-        <v>4500</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="483" spans="1:5">
       <c r="A483" s="4">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B483" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C483" s="7" t="s">
-        <v>258</v>
+        <v>529</v>
       </c>
       <c r="D483" s="6" t="s">
-        <v>259</v>
+        <v>676</v>
       </c>
       <c r="E483" s="12">
-        <v>4500</v>
+        <v>6200</v>
       </c>
     </row>
     <row r="484" spans="1:5">
       <c r="A484" s="4">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B484" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C484" s="7" t="s">
-        <v>260</v>
+        <v>531</v>
       </c>
       <c r="D484" s="6" t="s">
-        <v>261</v>
+        <v>677</v>
       </c>
       <c r="E484" s="12">
-        <v>4300</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="485" spans="1:5">
       <c r="A485" s="4">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B485" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C485" s="7" t="s">
-        <v>262</v>
+        <v>437</v>
       </c>
       <c r="D485" s="6" t="s">
-        <v>263</v>
+        <v>678</v>
       </c>
       <c r="E485" s="12">
-        <v>5500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="486" spans="1:5">
       <c r="A486" s="4">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B486" s="9" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="C486" s="7" t="s">
-        <v>264</v>
+        <v>439</v>
       </c>
       <c r="D486" s="6" t="s">
-        <v>265</v>
+        <v>679</v>
       </c>
       <c r="E486" s="12">
-        <v>1200</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="487" spans="1:5">
       <c r="A487" s="4">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B487" s="9" t="s">
-        <v>243</v>
+        <v>9</v>
       </c>
       <c r="C487" s="7" t="s">
-        <v>244</v>
+        <v>441</v>
       </c>
       <c r="D487" s="6" t="s">
-        <v>245</v>
+        <v>680</v>
       </c>
       <c r="E487" s="12">
-        <v>8700</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="488" spans="1:5">
       <c r="A488" s="4">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B488" s="9" t="s">
-        <v>243</v>
+        <v>9</v>
       </c>
       <c r="C488" s="7" t="s">
-        <v>246</v>
+        <v>464</v>
       </c>
       <c r="D488" s="6" t="s">
-        <v>247</v>
+        <v>681</v>
       </c>
       <c r="E488" s="12">
-        <v>10300</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="489" spans="1:5">
       <c r="A489" s="4">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B489" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C489" s="7" t="s">
-        <v>534</v>
+        <v>466</v>
       </c>
       <c r="D489" s="6" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="E489" s="12">
-        <v>3600</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="490" spans="1:5">
       <c r="A490" s="4">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B490" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C490" s="7" t="s">
-        <v>536</v>
+        <v>468</v>
       </c>
       <c r="D490" s="6" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="E490" s="12">
-        <v>4600</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="491" spans="1:5">
       <c r="A491" s="4">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B491" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C491" s="7" t="s">
-        <v>538</v>
+        <v>470</v>
       </c>
       <c r="D491" s="6" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="E491" s="12">
-        <v>6200</v>
+        <v>5250</v>
       </c>
     </row>
     <row r="492" spans="1:5">
       <c r="A492" s="4">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B492" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C492" s="7" t="s">
-        <v>540</v>
+        <v>433</v>
       </c>
       <c r="D492" s="6" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
       <c r="E492" s="12">
-        <v>6900</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="493" spans="1:5">
       <c r="A493" s="4">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B493" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C493" s="7" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="D493" s="6" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="E493" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="494" spans="1:5">
       <c r="A494" s="4">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B494" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C494" s="7" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
       <c r="D494" s="6" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
       <c r="E494" s="12">
-        <v>3900</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="495" spans="1:5">
       <c r="A495" s="4">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B495" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C495" s="7" t="s">
-        <v>451</v>
+        <v>445</v>
       </c>
       <c r="D495" s="6" t="s">
-        <v>693</v>
+        <v>688</v>
       </c>
       <c r="E495" s="12">
-        <v>4200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="496" spans="1:5">
       <c r="A496" s="4">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B496" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C496" s="7" t="s">
-        <v>470</v>
+        <v>449</v>
       </c>
       <c r="D496" s="6" t="s">
-        <v>694</v>
+        <v>689</v>
       </c>
       <c r="E496" s="12">
-        <v>4200</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="497" spans="1:5">
       <c r="A497" s="4">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B497" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C497" s="7" t="s">
-        <v>476</v>
+        <v>435</v>
       </c>
       <c r="D497" s="6" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="E497" s="12">
-        <v>4800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="498" spans="1:5">
       <c r="A498" s="4">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B498" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C498" s="7" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
       <c r="D498" s="6" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="E498" s="12">
-        <v>4700</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="499" spans="1:5">
       <c r="A499" s="4">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B499" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C499" s="7" t="s">
-        <v>480</v>
+        <v>453</v>
       </c>
       <c r="D499" s="6" t="s">
-        <v>697</v>
+        <v>692</v>
       </c>
       <c r="E499" s="12">
-        <v>5250</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="500" spans="1:5">
       <c r="A500" s="4">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B500" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C500" s="7" t="s">
-        <v>453</v>
+        <v>455</v>
       </c>
       <c r="D500" s="6" t="s">
-        <v>698</v>
+        <v>693</v>
       </c>
       <c r="E500" s="12">
-        <v>4500</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="501" spans="1:5">
       <c r="A501" s="4">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B501" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C501" s="7" t="s">
-        <v>457</v>
+        <v>484</v>
       </c>
       <c r="D501" s="6" t="s">
-        <v>699</v>
+        <v>694</v>
       </c>
       <c r="E501" s="12">
-        <v>5000</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="502" spans="1:5">
       <c r="A502" s="4">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B502" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C502" s="7" t="s">
-        <v>443</v>
+        <v>486</v>
       </c>
       <c r="D502" s="6" t="s">
-        <v>700</v>
+        <v>695</v>
       </c>
       <c r="E502" s="12">
-        <v>4000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="503" spans="1:5">
       <c r="A503" s="4">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B503" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C503" s="7" t="s">
-        <v>445</v>
+        <v>472</v>
       </c>
       <c r="D503" s="6" t="s">
-        <v>701</v>
+        <v>696</v>
       </c>
       <c r="E503" s="12">
-        <v>6800</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="504" spans="1:5">
       <c r="A504" s="4">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B504" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C504" s="7" t="s">
-        <v>455</v>
+        <v>474</v>
       </c>
       <c r="D504" s="6" t="s">
-        <v>702</v>
+        <v>697</v>
       </c>
       <c r="E504" s="12">
-        <v>6800</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="505" spans="1:5">
       <c r="A505" s="4">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B505" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C505" s="7" t="s">
-        <v>459</v>
+        <v>476</v>
       </c>
       <c r="D505" s="6" t="s">
-        <v>703</v>
+        <v>698</v>
       </c>
       <c r="E505" s="12">
-        <v>5000</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="506" spans="1:5">
       <c r="A506" s="4">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B506" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C506" s="7" t="s">
-        <v>461</v>
+        <v>478</v>
       </c>
       <c r="D506" s="6" t="s">
-        <v>704</v>
+        <v>699</v>
       </c>
       <c r="E506" s="12">
-        <v>6000</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="507" spans="1:5">
       <c r="A507" s="4">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B507" s="9" t="s">
-        <v>9</v>
+        <v>494</v>
       </c>
       <c r="C507" s="7" t="s">
-        <v>463</v>
+        <v>495</v>
       </c>
       <c r="D507" s="6" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
       <c r="E507" s="12">
-        <v>3500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="508" spans="1:5">
       <c r="A508" s="4">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B508" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C508" s="7" t="s">
-        <v>465</v>
+        <v>498</v>
       </c>
       <c r="D508" s="6" t="s">
-        <v>706</v>
+        <v>701</v>
       </c>
       <c r="E508" s="12">
-        <v>3950</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="509" spans="1:5">
       <c r="A509" s="4">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B509" s="9" t="s">
-        <v>9</v>
+        <v>506</v>
       </c>
       <c r="C509" s="7" t="s">
-        <v>493</v>
+        <v>507</v>
       </c>
       <c r="D509" s="6" t="s">
-        <v>707</v>
+        <v>702</v>
       </c>
       <c r="E509" s="12">
-        <v>3900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="510" spans="1:5">
       <c r="A510" s="4">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B510" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C510" s="7" t="s">
-        <v>495</v>
+        <v>509</v>
       </c>
       <c r="D510" s="6" t="s">
-        <v>708</v>
+        <v>703</v>
       </c>
       <c r="E510" s="12">
-        <v>4800</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="511" spans="1:5">
       <c r="A511" s="4">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B511" s="9" t="s">
-        <v>9</v>
+        <v>506</v>
       </c>
       <c r="C511" s="7" t="s">
-        <v>482</v>
+        <v>511</v>
       </c>
       <c r="D511" s="6" t="s">
-        <v>709</v>
+        <v>704</v>
       </c>
       <c r="E511" s="12">
-        <v>4300</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="512" spans="1:5">
       <c r="A512" s="4">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B512" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C512" s="7" t="s">
-        <v>484</v>
+        <v>513</v>
       </c>
       <c r="D512" s="6" t="s">
-        <v>710</v>
+        <v>705</v>
       </c>
       <c r="E512" s="12">
-        <v>4700</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="513" spans="1:5">
       <c r="A513" s="4">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B513" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C513" s="7" t="s">
-        <v>486</v>
+        <v>500</v>
       </c>
       <c r="D513" s="6" t="s">
-        <v>711</v>
+        <v>706</v>
       </c>
       <c r="E513" s="12">
-        <v>2560</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="514" spans="1:5">
       <c r="A514" s="4">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B514" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C514" s="7" t="s">
-        <v>488</v>
+        <v>502</v>
       </c>
       <c r="D514" s="6" t="s">
-        <v>712</v>
+        <v>707</v>
       </c>
       <c r="E514" s="12">
-        <v>2990</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="515" spans="1:5">
       <c r="A515" s="4">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B515" s="9" t="s">
-        <v>503</v>
+        <v>9</v>
       </c>
       <c r="C515" s="7" t="s">
         <v>504</v>
       </c>
       <c r="D515" s="6" t="s">
-        <v>713</v>
+        <v>708</v>
       </c>
       <c r="E515" s="12">
         <v>5700</v>
       </c>
     </row>
     <row r="516" spans="1:5">
       <c r="A516" s="4">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B516" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C516" s="7" t="s">
-        <v>507</v>
+        <v>488</v>
       </c>
       <c r="D516" s="6" t="s">
-        <v>714</v>
+        <v>709</v>
       </c>
       <c r="E516" s="12">
-        <v>6500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="517" spans="1:5">
       <c r="A517" s="4">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B517" s="9" t="s">
-        <v>515</v>
+        <v>9</v>
       </c>
       <c r="C517" s="7" t="s">
-        <v>516</v>
+        <v>490</v>
       </c>
       <c r="D517" s="6" t="s">
-        <v>715</v>
+        <v>710</v>
       </c>
       <c r="E517" s="12">
         <v>3400</v>
       </c>
     </row>
     <row r="518" spans="1:5">
       <c r="A518" s="4">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B518" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C518" s="7" t="s">
-        <v>518</v>
+        <v>492</v>
       </c>
       <c r="D518" s="6" t="s">
-        <v>716</v>
+        <v>711</v>
       </c>
       <c r="E518" s="12">
-        <v>3650</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="519" spans="1:5">
       <c r="A519" s="4">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B519" s="9" t="s">
-        <v>515</v>
+        <v>506</v>
       </c>
       <c r="C519" s="7" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="D519" s="6" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="E519" s="12">
-        <v>4050</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="520" spans="1:5">
       <c r="A520" s="4">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B520" s="9" t="s">
-        <v>506</v>
+        <v>497</v>
       </c>
       <c r="C520" s="7" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="D520" s="6" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="E520" s="12">
-        <v>4400</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="521" spans="1:5">
       <c r="A521" s="4">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B521" s="9" t="s">
-        <v>9</v>
+        <v>497</v>
       </c>
       <c r="C521" s="7" t="s">
-        <v>509</v>
+        <v>523</v>
       </c>
       <c r="D521" s="6" t="s">
-        <v>719</v>
+        <v>714</v>
       </c>
       <c r="E521" s="12">
-        <v>3300</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="522" spans="1:5">
       <c r="A522" s="4">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B522" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C522" s="7" t="s">
-        <v>511</v>
+        <v>533</v>
       </c>
       <c r="D522" s="6" t="s">
-        <v>720</v>
+        <v>715</v>
       </c>
       <c r="E522" s="12">
-        <v>3600</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="523" spans="1:5">
       <c r="A523" s="4">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B523" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C523" s="7" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
       <c r="D523" s="6" t="s">
-        <v>721</v>
+        <v>716</v>
       </c>
       <c r="E523" s="12">
-        <v>5700</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="524" spans="1:5">
       <c r="A524" s="4">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B524" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C524" s="7" t="s">
-        <v>497</v>
+        <v>537</v>
       </c>
       <c r="D524" s="6" t="s">
-        <v>722</v>
+        <v>717</v>
       </c>
       <c r="E524" s="12">
-        <v>3200</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="525" spans="1:5">
       <c r="A525" s="4">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B525" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C525" s="7" t="s">
-        <v>499</v>
+        <v>515</v>
       </c>
       <c r="D525" s="6" t="s">
-        <v>723</v>
+        <v>718</v>
       </c>
       <c r="E525" s="12">
-        <v>3400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="526" spans="1:5">
       <c r="A526" s="4">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B526" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C526" s="7" t="s">
-        <v>501</v>
+        <v>517</v>
       </c>
       <c r="D526" s="6" t="s">
-        <v>724</v>
+        <v>719</v>
       </c>
       <c r="E526" s="12">
-        <v>4200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="527" spans="1:5">
       <c r="A527" s="4">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B527" s="9" t="s">
-        <v>515</v>
+        <v>9</v>
       </c>
       <c r="C527" s="7" t="s">
-        <v>528</v>
+        <v>480</v>
       </c>
       <c r="D527" s="6" t="s">
-        <v>725</v>
+        <v>720</v>
       </c>
       <c r="E527" s="12">
-        <v>3200</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="528" spans="1:5">
       <c r="A528" s="4">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B528" s="9" t="s">
-        <v>506</v>
+        <v>9</v>
       </c>
       <c r="C528" s="7" t="s">
-        <v>530</v>
+        <v>482</v>
       </c>
       <c r="D528" s="6" t="s">
-        <v>726</v>
+        <v>721</v>
       </c>
       <c r="E528" s="12">
-        <v>3400</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="529" spans="1:5">
-      <c r="A529" s="4">
-[...13 lines deleted...]
-      </c>
+      <c r="A529" s="5" t="s">
+        <v>722</v>
+      </c>
+      <c r="B529" s="6"/>
+      <c r="C529" s="7"/>
+      <c r="D529" s="6"/>
+      <c r="E529" s="12"/>
     </row>
     <row r="530" spans="1:5">
-      <c r="A530" s="4">
-[...12 lines deleted...]
-        <v>3880</v>
+      <c r="A530" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B530" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C530" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D530" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E530" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="531" spans="1:5">
       <c r="A531" s="4">
-        <v>240</v>
+        <v>1</v>
       </c>
       <c r="B531" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C531" s="7" t="s">
-        <v>544</v>
+        <v>159</v>
       </c>
       <c r="D531" s="6" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="E531" s="12">
-        <v>4800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="532" spans="1:5">
       <c r="A532" s="4">
-        <v>241</v>
+        <v>2</v>
       </c>
       <c r="B532" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C532" s="7" t="s">
-        <v>546</v>
+        <v>31</v>
       </c>
       <c r="D532" s="6" t="s">
-        <v>730</v>
+        <v>724</v>
       </c>
       <c r="E532" s="12">
-        <v>5900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="533" spans="1:5">
       <c r="A533" s="4">
-        <v>242</v>
+        <v>3</v>
       </c>
       <c r="B533" s="9" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="C533" s="7" t="s">
-        <v>524</v>
+        <v>307</v>
       </c>
       <c r="D533" s="6" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="E533" s="12">
-        <v>3200</v>
+        <v>900</v>
       </c>
     </row>
     <row r="534" spans="1:5">
       <c r="A534" s="4">
-        <v>243</v>
+        <v>4</v>
       </c>
       <c r="B534" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C534" s="7" t="s">
-        <v>526</v>
+        <v>309</v>
       </c>
       <c r="D534" s="6" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="E534" s="12">
-        <v>3500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="535" spans="1:5">
       <c r="A535" s="4">
-        <v>244</v>
+        <v>5</v>
       </c>
       <c r="B535" s="9" t="s">
-        <v>490</v>
+        <v>16</v>
       </c>
       <c r="C535" s="7" t="s">
-        <v>491</v>
+        <v>161</v>
       </c>
       <c r="D535" s="6" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="E535" s="12">
-        <v>3800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="536" spans="1:5">
-      <c r="A536" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E536" s="12"/>
+      <c r="A536" s="4">
+        <v>6</v>
+      </c>
+      <c r="B536" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D536" s="6" t="s">
+        <v>728</v>
+      </c>
+      <c r="E536" s="12">
+        <v>3600</v>
+      </c>
     </row>
     <row r="537" spans="1:5">
-      <c r="A537" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D537" s="11" t="s">
+      <c r="A537" s="4">
         <v>7</v>
       </c>
-      <c r="E537" s="13" t="s">
-        <v>8</v>
+      <c r="B537" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" s="7" t="s">
+        <v>311</v>
+      </c>
+      <c r="D537" s="6" t="s">
+        <v>729</v>
+      </c>
+      <c r="E537" s="12">
+        <v>6000</v>
       </c>
     </row>
     <row r="538" spans="1:5">
       <c r="A538" s="4">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="B538" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C538" s="7" t="s">
-        <v>171</v>
+        <v>343</v>
       </c>
       <c r="D538" s="6" t="s">
-        <v>735</v>
+        <v>730</v>
       </c>
       <c r="E538" s="12">
-        <v>2500</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="539" spans="1:5">
       <c r="A539" s="4">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="B539" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C539" s="7" t="s">
-        <v>35</v>
+        <v>345</v>
       </c>
       <c r="D539" s="6" t="s">
-        <v>736</v>
+        <v>731</v>
       </c>
       <c r="E539" s="12">
-        <v>2500</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="540" spans="1:5">
       <c r="A540" s="4">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="B540" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C540" s="7" t="s">
-        <v>324</v>
+        <v>347</v>
       </c>
       <c r="D540" s="6" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
       <c r="E540" s="12">
-        <v>900</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="541" spans="1:5">
       <c r="A541" s="4">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="B541" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C541" s="7" t="s">
-        <v>173</v>
+        <v>349</v>
       </c>
       <c r="D541" s="6" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="E541" s="12">
-        <v>900</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="542" spans="1:5">
       <c r="A542" s="4">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c r="B542" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C542" s="7" t="s">
-        <v>37</v>
+        <v>259</v>
       </c>
       <c r="D542" s="6" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="E542" s="12">
-        <v>3600</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="543" spans="1:5">
       <c r="A543" s="4">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="B543" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C543" s="7" t="s">
-        <v>326</v>
+        <v>261</v>
       </c>
       <c r="D543" s="6" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
       <c r="E543" s="12">
-        <v>3000</v>
+        <v>5800</v>
       </c>
     </row>
     <row r="544" spans="1:5">
       <c r="A544" s="4">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B544" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C544" s="7" t="s">
-        <v>328</v>
+        <v>263</v>
       </c>
       <c r="D544" s="6" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="E544" s="12">
-        <v>6000</v>
+        <v>5990</v>
       </c>
     </row>
     <row r="545" spans="1:5">
       <c r="A545" s="4">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="B545" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C545" s="7" t="s">
-        <v>358</v>
+        <v>265</v>
       </c>
       <c r="D545" s="6" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="E545" s="12">
-        <v>6400</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="546" spans="1:5">
       <c r="A546" s="4">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="B546" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C546" s="7" t="s">
-        <v>360</v>
+        <v>267</v>
       </c>
       <c r="D546" s="6" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
       <c r="E546" s="12">
-        <v>7800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="547" spans="1:5">
       <c r="A547" s="4">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="B547" s="9" t="s">
-        <v>9</v>
+        <v>457</v>
       </c>
       <c r="C547" s="7" t="s">
-        <v>362</v>
+        <v>460</v>
       </c>
       <c r="D547" s="6" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="E547" s="12">
-        <v>7800</v>
+        <v>5350</v>
       </c>
     </row>
     <row r="548" spans="1:5">
       <c r="A548" s="4">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B548" s="9" t="s">
-        <v>9</v>
+        <v>457</v>
       </c>
       <c r="C548" s="7" t="s">
-        <v>364</v>
+        <v>458</v>
       </c>
       <c r="D548" s="6" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="E548" s="12">
-        <v>8500</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="549" spans="1:5">
       <c r="A549" s="4">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="B549" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C549" s="7" t="s">
-        <v>276</v>
+        <v>741</v>
       </c>
       <c r="D549" s="6" t="s">
-        <v>746</v>
+        <v>742</v>
       </c>
       <c r="E549" s="12">
-        <v>5700</v>
+        <v>69900</v>
       </c>
     </row>
     <row r="550" spans="1:5">
       <c r="A550" s="4">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="B550" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C550" s="7" t="s">
-        <v>278</v>
+        <v>743</v>
       </c>
       <c r="D550" s="6" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="E550" s="12">
-        <v>5800</v>
+        <v>78500</v>
       </c>
     </row>
     <row r="551" spans="1:5">
       <c r="A551" s="4">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="B551" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C551" s="7" t="s">
-        <v>280</v>
+        <v>567</v>
       </c>
       <c r="D551" s="6" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
       <c r="E551" s="12">
-        <v>5990</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="552" spans="1:5">
       <c r="A552" s="4">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B552" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C552" s="7" t="s">
-        <v>282</v>
+        <v>569</v>
       </c>
       <c r="D552" s="6" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="E552" s="12">
-        <v>6500</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="553" spans="1:5">
       <c r="A553" s="4">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="B553" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C553" s="7" t="s">
-        <v>284</v>
+        <v>563</v>
       </c>
       <c r="D553" s="6" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
       <c r="E553" s="12">
-        <v>6900</v>
+        <v>4660</v>
       </c>
     </row>
     <row r="554" spans="1:5">
       <c r="A554" s="4">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="B554" s="9" t="s">
-        <v>467</v>
+        <v>9</v>
       </c>
       <c r="C554" s="7" t="s">
-        <v>474</v>
+        <v>565</v>
       </c>
       <c r="D554" s="6" t="s">
-        <v>751</v>
+        <v>748</v>
       </c>
       <c r="E554" s="12">
-        <v>5350</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="555" spans="1:5">
       <c r="A555" s="4">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="B555" s="9" t="s">
-        <v>467</v>
+        <v>9</v>
       </c>
       <c r="C555" s="7" t="s">
-        <v>472</v>
+        <v>559</v>
       </c>
       <c r="D555" s="6" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="E555" s="12">
-        <v>5900</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="556" spans="1:5">
       <c r="A556" s="4">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c r="B556" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C556" s="7" t="s">
-        <v>753</v>
+        <v>561</v>
       </c>
       <c r="D556" s="6" t="s">
-        <v>754</v>
+        <v>750</v>
       </c>
       <c r="E556" s="12">
-        <v>69900</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="557" spans="1:5">
       <c r="A557" s="4">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="B557" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C557" s="7" t="s">
-        <v>755</v>
+        <v>555</v>
       </c>
       <c r="D557" s="6" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E557" s="12">
-        <v>78500</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="558" spans="1:5">
       <c r="A558" s="4">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="B558" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C558" s="7" t="s">
-        <v>576</v>
+        <v>557</v>
       </c>
       <c r="D558" s="6" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="E558" s="12">
-        <v>4650</v>
+        <v>6700</v>
       </c>
     </row>
     <row r="559" spans="1:5">
       <c r="A559" s="4">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B559" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C559" s="7" t="s">
-        <v>578</v>
+        <v>551</v>
       </c>
       <c r="D559" s="6" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
       <c r="E559" s="12">
-        <v>5900</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="560" spans="1:5">
       <c r="A560" s="4">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B560" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C560" s="7" t="s">
-        <v>572</v>
+        <v>553</v>
       </c>
       <c r="D560" s="6" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E560" s="12">
-        <v>4660</v>
+        <v>7150</v>
       </c>
     </row>
     <row r="561" spans="1:5">
       <c r="A561" s="4">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="B561" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C561" s="7" t="s">
-        <v>574</v>
+        <v>547</v>
       </c>
       <c r="D561" s="6" t="s">
-        <v>760</v>
+        <v>755</v>
       </c>
       <c r="E561" s="12">
-        <v>5200</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="562" spans="1:5">
       <c r="A562" s="4">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="B562" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C562" s="7" t="s">
-        <v>568</v>
+        <v>549</v>
       </c>
       <c r="D562" s="6" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
       <c r="E562" s="12">
-        <v>4610</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="563" spans="1:5">
       <c r="A563" s="4">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="B563" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C563" s="7" t="s">
-        <v>570</v>
+        <v>543</v>
       </c>
       <c r="D563" s="6" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E563" s="12">
-        <v>5200</v>
+        <v>5100</v>
       </c>
     </row>
     <row r="564" spans="1:5">
       <c r="A564" s="4">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B564" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C564" s="7" t="s">
-        <v>564</v>
+        <v>545</v>
       </c>
       <c r="D564" s="6" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="E564" s="12">
-        <v>5300</v>
+        <v>7100</v>
       </c>
     </row>
     <row r="565" spans="1:5">
       <c r="A565" s="4">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="B565" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C565" s="7" t="s">
-        <v>566</v>
+        <v>539</v>
       </c>
       <c r="D565" s="6" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
       <c r="E565" s="12">
-        <v>6700</v>
+        <v>4610</v>
       </c>
     </row>
     <row r="566" spans="1:5">
       <c r="A566" s="4">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B566" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C566" s="7" t="s">
-        <v>560</v>
+        <v>541</v>
       </c>
       <c r="D566" s="6" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E566" s="12">
-        <v>5400</v>
+        <v>5300</v>
       </c>
     </row>
     <row r="567" spans="1:5">
       <c r="A567" s="4">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="B567" s="9" t="s">
-        <v>9</v>
+        <v>457</v>
       </c>
       <c r="C567" s="7" t="s">
-        <v>562</v>
+        <v>462</v>
       </c>
       <c r="D567" s="6" t="s">
-        <v>766</v>
+        <v>761</v>
       </c>
       <c r="E567" s="12">
-        <v>7150</v>
-[...117 lines deleted...]
-      <c r="E574" s="12">
         <v>6200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A290:E290"/>
-    <mergeCell ref="A536:E536"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A288:E288"/>
+    <mergeCell ref="A529:E529"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
-[...561 lines deleted...]
-    <hyperlink ref="D574" r:id="rId_hyperlink_563"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D71" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D72" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D116" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D117" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D160" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D161" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="D167" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="D168" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="D172" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="D173" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="D174" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="D175" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="D176" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="D177" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="D178" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="D179" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="D180" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="D181" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="D182" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="D183" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="D184" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="D185" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="D186" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="D187" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="D188" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="D189" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="D190" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="D191" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="D192" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="D193" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="D194" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="D195" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="D196" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D202" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D203" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D204" r:id="rId_hyperlink_195"/>
+    <hyperlink ref="D205" r:id="rId_hyperlink_196"/>
+    <hyperlink ref="D206" r:id="rId_hyperlink_197"/>
+    <hyperlink ref="D207" r:id="rId_hyperlink_198"/>
+    <hyperlink ref="D208" r:id="rId_hyperlink_199"/>
+    <hyperlink ref="D209" r:id="rId_hyperlink_200"/>
+    <hyperlink ref="D210" r:id="rId_hyperlink_201"/>
+    <hyperlink ref="D211" r:id="rId_hyperlink_202"/>
+    <hyperlink ref="D212" r:id="rId_hyperlink_203"/>
+    <hyperlink ref="D213" r:id="rId_hyperlink_204"/>
+    <hyperlink ref="D214" r:id="rId_hyperlink_205"/>
+    <hyperlink ref="D215" r:id="rId_hyperlink_206"/>
+    <hyperlink ref="D216" r:id="rId_hyperlink_207"/>
+    <hyperlink ref="D217" r:id="rId_hyperlink_208"/>
+    <hyperlink ref="D218" r:id="rId_hyperlink_209"/>
+    <hyperlink ref="D219" r:id="rId_hyperlink_210"/>
+    <hyperlink ref="D220" r:id="rId_hyperlink_211"/>
+    <hyperlink ref="D221" r:id="rId_hyperlink_212"/>
+    <hyperlink ref="D222" r:id="rId_hyperlink_213"/>
+    <hyperlink ref="D223" r:id="rId_hyperlink_214"/>
+    <hyperlink ref="D224" r:id="rId_hyperlink_215"/>
+    <hyperlink ref="D225" r:id="rId_hyperlink_216"/>
+    <hyperlink ref="D226" r:id="rId_hyperlink_217"/>
+    <hyperlink ref="D227" r:id="rId_hyperlink_218"/>
+    <hyperlink ref="D228" r:id="rId_hyperlink_219"/>
+    <hyperlink ref="D229" r:id="rId_hyperlink_220"/>
+    <hyperlink ref="D230" r:id="rId_hyperlink_221"/>
+    <hyperlink ref="D231" r:id="rId_hyperlink_222"/>
+    <hyperlink ref="D232" r:id="rId_hyperlink_223"/>
+    <hyperlink ref="D233" r:id="rId_hyperlink_224"/>
+    <hyperlink ref="D234" r:id="rId_hyperlink_225"/>
+    <hyperlink ref="D235" r:id="rId_hyperlink_226"/>
+    <hyperlink ref="D236" r:id="rId_hyperlink_227"/>
+    <hyperlink ref="D237" r:id="rId_hyperlink_228"/>
+    <hyperlink ref="D238" r:id="rId_hyperlink_229"/>
+    <hyperlink ref="D239" r:id="rId_hyperlink_230"/>
+    <hyperlink ref="D240" r:id="rId_hyperlink_231"/>
+    <hyperlink ref="D241" r:id="rId_hyperlink_232"/>
+    <hyperlink ref="D242" r:id="rId_hyperlink_233"/>
+    <hyperlink ref="D243" r:id="rId_hyperlink_234"/>
+    <hyperlink ref="D244" r:id="rId_hyperlink_235"/>
+    <hyperlink ref="D245" r:id="rId_hyperlink_236"/>
+    <hyperlink ref="D246" r:id="rId_hyperlink_237"/>
+    <hyperlink ref="D247" r:id="rId_hyperlink_238"/>
+    <hyperlink ref="D248" r:id="rId_hyperlink_239"/>
+    <hyperlink ref="D249" r:id="rId_hyperlink_240"/>
+    <hyperlink ref="D250" r:id="rId_hyperlink_241"/>
+    <hyperlink ref="D251" r:id="rId_hyperlink_242"/>
+    <hyperlink ref="D252" r:id="rId_hyperlink_243"/>
+    <hyperlink ref="D253" r:id="rId_hyperlink_244"/>
+    <hyperlink ref="D254" r:id="rId_hyperlink_245"/>
+    <hyperlink ref="D255" r:id="rId_hyperlink_246"/>
+    <hyperlink ref="D256" r:id="rId_hyperlink_247"/>
+    <hyperlink ref="D257" r:id="rId_hyperlink_248"/>
+    <hyperlink ref="D258" r:id="rId_hyperlink_249"/>
+    <hyperlink ref="D259" r:id="rId_hyperlink_250"/>
+    <hyperlink ref="D260" r:id="rId_hyperlink_251"/>
+    <hyperlink ref="D261" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="D262" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="D263" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="D264" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="D265" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="D266" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="D267" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="D268" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="D269" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="D270" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="D271" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="D272" r:id="rId_hyperlink_263"/>
+    <hyperlink ref="D273" r:id="rId_hyperlink_264"/>
+    <hyperlink ref="D274" r:id="rId_hyperlink_265"/>
+    <hyperlink ref="D275" r:id="rId_hyperlink_266"/>
+    <hyperlink ref="D276" r:id="rId_hyperlink_267"/>
+    <hyperlink ref="D277" r:id="rId_hyperlink_268"/>
+    <hyperlink ref="D278" r:id="rId_hyperlink_269"/>
+    <hyperlink ref="D279" r:id="rId_hyperlink_270"/>
+    <hyperlink ref="D280" r:id="rId_hyperlink_271"/>
+    <hyperlink ref="D281" r:id="rId_hyperlink_272"/>
+    <hyperlink ref="D282" r:id="rId_hyperlink_273"/>
+    <hyperlink ref="D283" r:id="rId_hyperlink_274"/>
+    <hyperlink ref="D284" r:id="rId_hyperlink_275"/>
+    <hyperlink ref="D285" r:id="rId_hyperlink_276"/>
+    <hyperlink ref="D286" r:id="rId_hyperlink_277"/>
+    <hyperlink ref="D287" r:id="rId_hyperlink_278"/>
+    <hyperlink ref="D290" r:id="rId_hyperlink_279"/>
+    <hyperlink ref="D291" r:id="rId_hyperlink_280"/>
+    <hyperlink ref="D292" r:id="rId_hyperlink_281"/>
+    <hyperlink ref="D293" r:id="rId_hyperlink_282"/>
+    <hyperlink ref="D294" r:id="rId_hyperlink_283"/>
+    <hyperlink ref="D295" r:id="rId_hyperlink_284"/>
+    <hyperlink ref="D296" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="D297" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="D298" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="D299" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="D300" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="D301" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="D302" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="D303" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="D304" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="D305" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="D306" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="D307" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="D308" r:id="rId_hyperlink_297"/>
+    <hyperlink ref="D309" r:id="rId_hyperlink_298"/>
+    <hyperlink ref="D310" r:id="rId_hyperlink_299"/>
+    <hyperlink ref="D311" r:id="rId_hyperlink_300"/>
+    <hyperlink ref="D312" r:id="rId_hyperlink_301"/>
+    <hyperlink ref="D313" r:id="rId_hyperlink_302"/>
+    <hyperlink ref="D314" r:id="rId_hyperlink_303"/>
+    <hyperlink ref="D315" r:id="rId_hyperlink_304"/>
+    <hyperlink ref="D316" r:id="rId_hyperlink_305"/>
+    <hyperlink ref="D317" r:id="rId_hyperlink_306"/>
+    <hyperlink ref="D318" r:id="rId_hyperlink_307"/>
+    <hyperlink ref="D319" r:id="rId_hyperlink_308"/>
+    <hyperlink ref="D320" r:id="rId_hyperlink_309"/>
+    <hyperlink ref="D321" r:id="rId_hyperlink_310"/>
+    <hyperlink ref="D322" r:id="rId_hyperlink_311"/>
+    <hyperlink ref="D323" r:id="rId_hyperlink_312"/>
+    <hyperlink ref="D324" r:id="rId_hyperlink_313"/>
+    <hyperlink ref="D325" r:id="rId_hyperlink_314"/>
+    <hyperlink ref="D326" r:id="rId_hyperlink_315"/>
+    <hyperlink ref="D327" r:id="rId_hyperlink_316"/>
+    <hyperlink ref="D328" r:id="rId_hyperlink_317"/>
+    <hyperlink ref="D329" r:id="rId_hyperlink_318"/>
+    <hyperlink ref="D330" r:id="rId_hyperlink_319"/>
+    <hyperlink ref="D331" r:id="rId_hyperlink_320"/>
+    <hyperlink ref="D332" r:id="rId_hyperlink_321"/>
+    <hyperlink ref="D333" r:id="rId_hyperlink_322"/>
+    <hyperlink ref="D334" r:id="rId_hyperlink_323"/>
+    <hyperlink ref="D335" r:id="rId_hyperlink_324"/>
+    <hyperlink ref="D336" r:id="rId_hyperlink_325"/>
+    <hyperlink ref="D337" r:id="rId_hyperlink_326"/>
+    <hyperlink ref="D338" r:id="rId_hyperlink_327"/>
+    <hyperlink ref="D339" r:id="rId_hyperlink_328"/>
+    <hyperlink ref="D340" r:id="rId_hyperlink_329"/>
+    <hyperlink ref="D341" r:id="rId_hyperlink_330"/>
+    <hyperlink ref="D342" r:id="rId_hyperlink_331"/>
+    <hyperlink ref="D343" r:id="rId_hyperlink_332"/>
+    <hyperlink ref="D344" r:id="rId_hyperlink_333"/>
+    <hyperlink ref="D345" r:id="rId_hyperlink_334"/>
+    <hyperlink ref="D346" r:id="rId_hyperlink_335"/>
+    <hyperlink ref="D347" r:id="rId_hyperlink_336"/>
+    <hyperlink ref="D348" r:id="rId_hyperlink_337"/>
+    <hyperlink ref="D349" r:id="rId_hyperlink_338"/>
+    <hyperlink ref="D350" r:id="rId_hyperlink_339"/>
+    <hyperlink ref="D351" r:id="rId_hyperlink_340"/>
+    <hyperlink ref="D352" r:id="rId_hyperlink_341"/>
+    <hyperlink ref="D353" r:id="rId_hyperlink_342"/>
+    <hyperlink ref="D354" r:id="rId_hyperlink_343"/>
+    <hyperlink ref="D355" r:id="rId_hyperlink_344"/>
+    <hyperlink ref="D356" r:id="rId_hyperlink_345"/>
+    <hyperlink ref="D357" r:id="rId_hyperlink_346"/>
+    <hyperlink ref="D358" r:id="rId_hyperlink_347"/>
+    <hyperlink ref="D359" r:id="rId_hyperlink_348"/>
+    <hyperlink ref="D360" r:id="rId_hyperlink_349"/>
+    <hyperlink ref="D361" r:id="rId_hyperlink_350"/>
+    <hyperlink ref="D362" r:id="rId_hyperlink_351"/>
+    <hyperlink ref="D363" r:id="rId_hyperlink_352"/>
+    <hyperlink ref="D364" r:id="rId_hyperlink_353"/>
+    <hyperlink ref="D365" r:id="rId_hyperlink_354"/>
+    <hyperlink ref="D366" r:id="rId_hyperlink_355"/>
+    <hyperlink ref="D367" r:id="rId_hyperlink_356"/>
+    <hyperlink ref="D368" r:id="rId_hyperlink_357"/>
+    <hyperlink ref="D369" r:id="rId_hyperlink_358"/>
+    <hyperlink ref="D370" r:id="rId_hyperlink_359"/>
+    <hyperlink ref="D371" r:id="rId_hyperlink_360"/>
+    <hyperlink ref="D372" r:id="rId_hyperlink_361"/>
+    <hyperlink ref="D373" r:id="rId_hyperlink_362"/>
+    <hyperlink ref="D374" r:id="rId_hyperlink_363"/>
+    <hyperlink ref="D375" r:id="rId_hyperlink_364"/>
+    <hyperlink ref="D376" r:id="rId_hyperlink_365"/>
+    <hyperlink ref="D377" r:id="rId_hyperlink_366"/>
+    <hyperlink ref="D378" r:id="rId_hyperlink_367"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_368"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D388" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D389" r:id="rId_hyperlink_378"/>
+    <hyperlink ref="D390" r:id="rId_hyperlink_379"/>
+    <hyperlink ref="D391" r:id="rId_hyperlink_380"/>
+    <hyperlink ref="D392" r:id="rId_hyperlink_381"/>
+    <hyperlink ref="D393" r:id="rId_hyperlink_382"/>
+    <hyperlink ref="D394" r:id="rId_hyperlink_383"/>
+    <hyperlink ref="D395" r:id="rId_hyperlink_384"/>
+    <hyperlink ref="D396" r:id="rId_hyperlink_385"/>
+    <hyperlink ref="D397" r:id="rId_hyperlink_386"/>
+    <hyperlink ref="D398" r:id="rId_hyperlink_387"/>
+    <hyperlink ref="D399" r:id="rId_hyperlink_388"/>
+    <hyperlink ref="D400" r:id="rId_hyperlink_389"/>
+    <hyperlink ref="D401" r:id="rId_hyperlink_390"/>
+    <hyperlink ref="D402" r:id="rId_hyperlink_391"/>
+    <hyperlink ref="D403" r:id="rId_hyperlink_392"/>
+    <hyperlink ref="D404" r:id="rId_hyperlink_393"/>
+    <hyperlink ref="D405" r:id="rId_hyperlink_394"/>
+    <hyperlink ref="D406" r:id="rId_hyperlink_395"/>
+    <hyperlink ref="D407" r:id="rId_hyperlink_396"/>
+    <hyperlink ref="D408" r:id="rId_hyperlink_397"/>
+    <hyperlink ref="D409" r:id="rId_hyperlink_398"/>
+    <hyperlink ref="D410" r:id="rId_hyperlink_399"/>
+    <hyperlink ref="D411" r:id="rId_hyperlink_400"/>
+    <hyperlink ref="D412" r:id="rId_hyperlink_401"/>
+    <hyperlink ref="D413" r:id="rId_hyperlink_402"/>
+    <hyperlink ref="D414" r:id="rId_hyperlink_403"/>
+    <hyperlink ref="D415" r:id="rId_hyperlink_404"/>
+    <hyperlink ref="D416" r:id="rId_hyperlink_405"/>
+    <hyperlink ref="D417" r:id="rId_hyperlink_406"/>
+    <hyperlink ref="D418" r:id="rId_hyperlink_407"/>
+    <hyperlink ref="D419" r:id="rId_hyperlink_408"/>
+    <hyperlink ref="D420" r:id="rId_hyperlink_409"/>
+    <hyperlink ref="D421" r:id="rId_hyperlink_410"/>
+    <hyperlink ref="D422" r:id="rId_hyperlink_411"/>
+    <hyperlink ref="D423" r:id="rId_hyperlink_412"/>
+    <hyperlink ref="D424" r:id="rId_hyperlink_413"/>
+    <hyperlink ref="D425" r:id="rId_hyperlink_414"/>
+    <hyperlink ref="D426" r:id="rId_hyperlink_415"/>
+    <hyperlink ref="D427" r:id="rId_hyperlink_416"/>
+    <hyperlink ref="D428" r:id="rId_hyperlink_417"/>
+    <hyperlink ref="D429" r:id="rId_hyperlink_418"/>
+    <hyperlink ref="D430" r:id="rId_hyperlink_419"/>
+    <hyperlink ref="D431" r:id="rId_hyperlink_420"/>
+    <hyperlink ref="D432" r:id="rId_hyperlink_421"/>
+    <hyperlink ref="D433" r:id="rId_hyperlink_422"/>
+    <hyperlink ref="D434" r:id="rId_hyperlink_423"/>
+    <hyperlink ref="D435" r:id="rId_hyperlink_424"/>
+    <hyperlink ref="D436" r:id="rId_hyperlink_425"/>
+    <hyperlink ref="D437" r:id="rId_hyperlink_426"/>
+    <hyperlink ref="D438" r:id="rId_hyperlink_427"/>
+    <hyperlink ref="D439" r:id="rId_hyperlink_428"/>
+    <hyperlink ref="D440" r:id="rId_hyperlink_429"/>
+    <hyperlink ref="D441" r:id="rId_hyperlink_430"/>
+    <hyperlink ref="D442" r:id="rId_hyperlink_431"/>
+    <hyperlink ref="D443" r:id="rId_hyperlink_432"/>
+    <hyperlink ref="D444" r:id="rId_hyperlink_433"/>
+    <hyperlink ref="D445" r:id="rId_hyperlink_434"/>
+    <hyperlink ref="D446" r:id="rId_hyperlink_435"/>
+    <hyperlink ref="D447" r:id="rId_hyperlink_436"/>
+    <hyperlink ref="D448" r:id="rId_hyperlink_437"/>
+    <hyperlink ref="D449" r:id="rId_hyperlink_438"/>
+    <hyperlink ref="D450" r:id="rId_hyperlink_439"/>
+    <hyperlink ref="D451" r:id="rId_hyperlink_440"/>
+    <hyperlink ref="D452" r:id="rId_hyperlink_441"/>
+    <hyperlink ref="D453" r:id="rId_hyperlink_442"/>
+    <hyperlink ref="D454" r:id="rId_hyperlink_443"/>
+    <hyperlink ref="D455" r:id="rId_hyperlink_444"/>
+    <hyperlink ref="D456" r:id="rId_hyperlink_445"/>
+    <hyperlink ref="D457" r:id="rId_hyperlink_446"/>
+    <hyperlink ref="D458" r:id="rId_hyperlink_447"/>
+    <hyperlink ref="D459" r:id="rId_hyperlink_448"/>
+    <hyperlink ref="D460" r:id="rId_hyperlink_449"/>
+    <hyperlink ref="D461" r:id="rId_hyperlink_450"/>
+    <hyperlink ref="D462" r:id="rId_hyperlink_451"/>
+    <hyperlink ref="D463" r:id="rId_hyperlink_452"/>
+    <hyperlink ref="D464" r:id="rId_hyperlink_453"/>
+    <hyperlink ref="D465" r:id="rId_hyperlink_454"/>
+    <hyperlink ref="D466" r:id="rId_hyperlink_455"/>
+    <hyperlink ref="D467" r:id="rId_hyperlink_456"/>
+    <hyperlink ref="D468" r:id="rId_hyperlink_457"/>
+    <hyperlink ref="D469" r:id="rId_hyperlink_458"/>
+    <hyperlink ref="D470" r:id="rId_hyperlink_459"/>
+    <hyperlink ref="D471" r:id="rId_hyperlink_460"/>
+    <hyperlink ref="D472" r:id="rId_hyperlink_461"/>
+    <hyperlink ref="D473" r:id="rId_hyperlink_462"/>
+    <hyperlink ref="D474" r:id="rId_hyperlink_463"/>
+    <hyperlink ref="D475" r:id="rId_hyperlink_464"/>
+    <hyperlink ref="D476" r:id="rId_hyperlink_465"/>
+    <hyperlink ref="D477" r:id="rId_hyperlink_466"/>
+    <hyperlink ref="D478" r:id="rId_hyperlink_467"/>
+    <hyperlink ref="D479" r:id="rId_hyperlink_468"/>
+    <hyperlink ref="D480" r:id="rId_hyperlink_469"/>
+    <hyperlink ref="D481" r:id="rId_hyperlink_470"/>
+    <hyperlink ref="D482" r:id="rId_hyperlink_471"/>
+    <hyperlink ref="D483" r:id="rId_hyperlink_472"/>
+    <hyperlink ref="D484" r:id="rId_hyperlink_473"/>
+    <hyperlink ref="D485" r:id="rId_hyperlink_474"/>
+    <hyperlink ref="D486" r:id="rId_hyperlink_475"/>
+    <hyperlink ref="D487" r:id="rId_hyperlink_476"/>
+    <hyperlink ref="D488" r:id="rId_hyperlink_477"/>
+    <hyperlink ref="D489" r:id="rId_hyperlink_478"/>
+    <hyperlink ref="D490" r:id="rId_hyperlink_479"/>
+    <hyperlink ref="D491" r:id="rId_hyperlink_480"/>
+    <hyperlink ref="D492" r:id="rId_hyperlink_481"/>
+    <hyperlink ref="D493" r:id="rId_hyperlink_482"/>
+    <hyperlink ref="D494" r:id="rId_hyperlink_483"/>
+    <hyperlink ref="D495" r:id="rId_hyperlink_484"/>
+    <hyperlink ref="D496" r:id="rId_hyperlink_485"/>
+    <hyperlink ref="D497" r:id="rId_hyperlink_486"/>
+    <hyperlink ref="D498" r:id="rId_hyperlink_487"/>
+    <hyperlink ref="D499" r:id="rId_hyperlink_488"/>
+    <hyperlink ref="D500" r:id="rId_hyperlink_489"/>
+    <hyperlink ref="D501" r:id="rId_hyperlink_490"/>
+    <hyperlink ref="D502" r:id="rId_hyperlink_491"/>
+    <hyperlink ref="D503" r:id="rId_hyperlink_492"/>
+    <hyperlink ref="D504" r:id="rId_hyperlink_493"/>
+    <hyperlink ref="D505" r:id="rId_hyperlink_494"/>
+    <hyperlink ref="D506" r:id="rId_hyperlink_495"/>
+    <hyperlink ref="D507" r:id="rId_hyperlink_496"/>
+    <hyperlink ref="D508" r:id="rId_hyperlink_497"/>
+    <hyperlink ref="D509" r:id="rId_hyperlink_498"/>
+    <hyperlink ref="D510" r:id="rId_hyperlink_499"/>
+    <hyperlink ref="D511" r:id="rId_hyperlink_500"/>
+    <hyperlink ref="D512" r:id="rId_hyperlink_501"/>
+    <hyperlink ref="D513" r:id="rId_hyperlink_502"/>
+    <hyperlink ref="D514" r:id="rId_hyperlink_503"/>
+    <hyperlink ref="D515" r:id="rId_hyperlink_504"/>
+    <hyperlink ref="D516" r:id="rId_hyperlink_505"/>
+    <hyperlink ref="D517" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="D518" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="D519" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="D520" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="D521" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="D522" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="D523" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="D524" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="D525" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="D526" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="D527" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="D528" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="D531" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="D532" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="D533" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="D534" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="D535" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="D536" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="D537" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="D538" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="D539" r:id="rId_hyperlink_526"/>
+    <hyperlink ref="D540" r:id="rId_hyperlink_527"/>
+    <hyperlink ref="D541" r:id="rId_hyperlink_528"/>
+    <hyperlink ref="D542" r:id="rId_hyperlink_529"/>
+    <hyperlink ref="D543" r:id="rId_hyperlink_530"/>
+    <hyperlink ref="D544" r:id="rId_hyperlink_531"/>
+    <hyperlink ref="D545" r:id="rId_hyperlink_532"/>
+    <hyperlink ref="D546" r:id="rId_hyperlink_533"/>
+    <hyperlink ref="D547" r:id="rId_hyperlink_534"/>
+    <hyperlink ref="D548" r:id="rId_hyperlink_535"/>
+    <hyperlink ref="D549" r:id="rId_hyperlink_536"/>
+    <hyperlink ref="D550" r:id="rId_hyperlink_537"/>
+    <hyperlink ref="D551" r:id="rId_hyperlink_538"/>
+    <hyperlink ref="D552" r:id="rId_hyperlink_539"/>
+    <hyperlink ref="D553" r:id="rId_hyperlink_540"/>
+    <hyperlink ref="D554" r:id="rId_hyperlink_541"/>
+    <hyperlink ref="D555" r:id="rId_hyperlink_542"/>
+    <hyperlink ref="D556" r:id="rId_hyperlink_543"/>
+    <hyperlink ref="D557" r:id="rId_hyperlink_544"/>
+    <hyperlink ref="D558" r:id="rId_hyperlink_545"/>
+    <hyperlink ref="D559" r:id="rId_hyperlink_546"/>
+    <hyperlink ref="D560" r:id="rId_hyperlink_547"/>
+    <hyperlink ref="D561" r:id="rId_hyperlink_548"/>
+    <hyperlink ref="D562" r:id="rId_hyperlink_549"/>
+    <hyperlink ref="D563" r:id="rId_hyperlink_550"/>
+    <hyperlink ref="D564" r:id="rId_hyperlink_551"/>
+    <hyperlink ref="D565" r:id="rId_hyperlink_552"/>
+    <hyperlink ref="D566" r:id="rId_hyperlink_553"/>
+    <hyperlink ref="D567" r:id="rId_hyperlink_554"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>