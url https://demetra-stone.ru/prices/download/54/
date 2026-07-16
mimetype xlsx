--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -41,174 +41,174 @@
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Архитектурный декор</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Цена за шт</t>
+  </si>
+  <si>
+    <t>Гранитный плинтус Плинтус гранитный 300х70х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnyy-plintus/</t>
+  </si>
+  <si>
+    <t>Вазон гранитный из натурального камня Цветник гранитный высота 10 см</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/</t>
+  </si>
+  <si>
     <t>за шт</t>
   </si>
   <si>
     <t>Крышка столба, колпак на столб Гранит 500х500х50 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/</t>
   </si>
   <si>
-    <t>Цена за шт</t>
-[...11 lines deleted...]
-    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/</t>
+    <t>Крышка столба, колпак на столб Гранит 600х600х50 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/?sku=603</t>
+  </si>
+  <si>
+    <t>Гранитный плинтус Плинтус гранитный 443х145х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnyy-plintus/?sku=1398</t>
   </si>
   <si>
     <t>Вазон гранитный из натурального камня Вазон гранитный высота 40 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430</t>
   </si>
   <si>
-    <t>Крышка столба, колпак на столб Гранит 600х600х50 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитный плинтус Плинтус гранитный 600х130х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnyy-plintus/?sku=1400</t>
   </si>
   <si>
-    <t xml:space="preserve">Балясина мраморная  Круглая </t>
+    <t>Балясина мраморная Круглая</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/</t>
   </si>
   <si>
-    <t>Балясина мраморная  Квадратная</t>
+    <t>Балясина мраморная Квадратная</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/?sku=551</t>
   </si>
   <si>
     <t>Балясины комбинированные Нержавейка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/</t>
   </si>
   <si>
     <t>Балясины комбинированные Латунь</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/?sku=553</t>
   </si>
   <si>
     <t>Балясины с каннелюрами С каннелюрами</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/</t>
   </si>
   <si>
     <t>Балясины с каннелюрами Узор без металла</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=554</t>
   </si>
   <si>
     <t>Балясины с каннелюрами Узор с металлом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=555</t>
   </si>
   <si>
     <t>Трёхуровневый</t>
   </si>
   <si>
-    <t xml:space="preserve">Фонтан мраморный </t>
+    <t>Фонтан мраморный</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/fontan-mramornyy/</t>
   </si>
   <si>
     <t>Ручной работы</t>
   </si>
   <si>
     <t>Мраморный лев</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/mramornyy-lev/</t>
   </si>
   <si>
-    <t xml:space="preserve">Боллард гранитный Боллард гранитный круглый </t>
+    <t>Полусфера из гранита 500х270 мм</t>
+  </si>
+  <si>
+    <t>Полусфера гранитная</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/polusfera-granitnaya/</t>
+  </si>
+  <si>
+    <t>Боллард гранитный Боллард гранитный круглый</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
   </si>
   <si>
-    <t>Полусфера из гранита 400х250 мм</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Боллард гранитный Боллард гранитный 600х340х280 мм </t>
+    <t>Боллард гранитный Боллард гранитный 600х340х280 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/?sku=1294</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -579,51 +579,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/?sku=603" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=554" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/fontan-mramornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/mramornyy-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/?sku=603" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=554" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/fontan-mramornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/mramornyy-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E26" sqref="E26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -669,348 +669,348 @@
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="11">
-        <v>11900</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" s="6" t="s">
         <v>12</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="D9" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="D9" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="11">
-        <v>100</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
-        <v>6300</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="11">
-        <v>24000</v>
+        <v>14700</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="11">
-        <v>14700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="11">
-        <v>500</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="11">
         <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="11">
         <v>3950</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="11">
         <v>4550</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="11">
         <v>8000</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11">
         <v>9000</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="11">
         <v>6200</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="11">
         <v>11500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="11">
         <v>20500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11">
         <v>180000</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="11">
         <v>280000</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E24" s="11">
-        <v>22900</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>49</v>
       </c>
       <c r="E25" s="11">
-        <v>21000</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>51</v>
       </c>
       <c r="E26" s="11">
         <v>25700</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>