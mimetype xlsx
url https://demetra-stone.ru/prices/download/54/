--- v1 (2026-07-16)
+++ v2 (2026-10-17)
@@ -12,121 +12,121 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Архитектурный декор</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
+    <t>Вазон гранитный из натурального камня Цветник гранитный высота 10 см</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/</t>
+  </si>
+  <si>
+    <t>за шт</t>
+  </si>
+  <si>
+    <t>Крышка столба, колпак на столб Гранит 500х500х50 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/</t>
+  </si>
+  <si>
     <t>Гранитный плинтус Плинтус гранитный 300х70х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnyy-plintus/</t>
   </si>
   <si>
-    <t>Вазон гранитный из натурального камня Цветник гранитный высота 10 см</t>
-[...11 lines deleted...]
-    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/</t>
+    <t>Гранитный плинтус Плинтус гранитный 443х145х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnyy-plintus/?sku=1398</t>
+  </si>
+  <si>
+    <t>Вазон гранитный из натурального камня Вазон гранитный высота 40 см</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430</t>
   </si>
   <si>
     <t>Крышка столба, колпак на столб Гранит 600х600х50 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/?sku=603</t>
   </si>
   <si>
-    <t>Гранитный плинтус Плинтус гранитный 443х145х30 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитный плинтус Плинтус гранитный 600х130х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnyy-plintus/?sku=1400</t>
   </si>
   <si>
     <t>Балясина мраморная Круглая</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/</t>
   </si>
   <si>
     <t>Балясина мраморная Квадратная</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/?sku=551</t>
   </si>
   <si>
     <t>Балясины комбинированные Нержавейка</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/</t>
   </si>
   <si>
     <t>Балясины комбинированные Латунь</t>
@@ -149,63 +149,66 @@
   <si>
     <t>Балясины с каннелюрами Узор с металлом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=555</t>
   </si>
   <si>
     <t>Трёхуровневый</t>
   </si>
   <si>
     <t>Фонтан мраморный</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/fontan-mramornyy/</t>
   </si>
   <si>
     <t>Ручной работы</t>
   </si>
   <si>
     <t>Мраморный лев</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/arkhitekturnyy-dekor/mramornyy-lev/</t>
   </si>
   <si>
-    <t>Полусфера из гранита 500х270 мм</t>
-[...2 lines deleted...]
-    <t>Полусфера гранитная</t>
+    <t>Боллард гранитный Боллард гранитный круглый</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
+  </si>
+  <si>
+    <t>Полусфера гранитная Полусфера из гранита 500х270 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polusfera-granitnaya/</t>
   </si>
   <si>
-    <t>Боллард гранитный Боллард гранитный круглый</t>
-[...2 lines deleted...]
-    <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
+    <t>Полусфера гранитная Полусфера из гранита 600х300 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/polusfera-granitnaya/?sku=1502</t>
   </si>
   <si>
     <t>Боллард гранитный Боллард гранитный 600х340х280 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/?sku=1294</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
@@ -579,477 +582,495 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/?sku=603" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=554" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/fontan-mramornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/mramornyy-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1398" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/kryshka-kolpak-na-stolb/?sku=603" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnyy-plintus/?sku=1400" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasina-mramornaya/?sku=551" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-kombinirovannye/?sku=553" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=554" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/balyasiny-s-kannelyurami/?sku=555" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/fontan-mramornyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/arkhitekturnyy-dekor/mramornyy-lev/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/?sku=1502" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E26"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E26" sqref="E26"/>
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="5"/>
       <c r="E6" s="11"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="11">
-        <v>100</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" s="11">
-        <v>6300</v>
+        <v>11900</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="11">
-        <v>11900</v>
+        <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="11">
-        <v>14700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="11">
-        <v>500</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="11">
-        <v>24000</v>
+        <v>14700</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="11">
         <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="11">
         <v>3950</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="11">
         <v>4550</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="11">
         <v>8000</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="11">
         <v>9000</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E19" s="11">
         <v>6200</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="11">
         <v>11500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>38</v>
       </c>
       <c r="E21" s="11">
         <v>20500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="11">
         <v>180000</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>44</v>
       </c>
       <c r="E23" s="11">
         <v>280000</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="C24" s="6" t="s">
+      <c r="D24" s="5" t="s">
         <v>46</v>
       </c>
-      <c r="D24" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="11">
-        <v>9000</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="5" t="s">
         <v>48</v>
       </c>
-      <c r="D25" s="5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="11">
-        <v>22900</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="5" t="s">
         <v>50</v>
       </c>
-      <c r="D26" s="5" t="s">
+      <c r="E26" s="11">
+        <v>11000</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="4">
+        <v>20</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="E26" s="11">
+      <c r="D27" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E27" s="11">
         <v>25700</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>