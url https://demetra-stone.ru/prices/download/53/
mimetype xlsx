--- v0 (2026-05-31)
+++ v1 (2026-07-16)
@@ -12,310 +12,304 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Лестницы из камня</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
+    <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/</t>
+  </si>
+  <si>
     <t>Плита для пошаговой дорожки 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
-    <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
     <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
   </si>
   <si>
+    <t>Крупноформатная плита Гранитная плита 1380х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435</t>
+  </si>
+  <si>
     <t>Плита для пошаговой дорожки 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
-    <t>Крупноформатная плита Гранитная плита 1380х600х80 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х600х80</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1200х200х60 мм </t>
+    <t>Плита для пошаговой дорожки 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1200х300х60 мм </t>
+    <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1260х600х80 мм </t>
+    <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
-    <t xml:space="preserve"> Цена за м.п</t>
+    <t>Цена за м.п</t>
   </si>
   <si>
     <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita-radiusnye/</t>
   </si>
   <si>
     <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506</t>
   </si>
   <si>
     <t>Гранитная ступень 600х400х60 мм с пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитные ступени 600х400х60 мм термо с пропилом </t>
+    <t>Гранитные ступени 600х400х60 мм термо с пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/</t>
   </si>
   <si>
+    <t>Гранитная ступень 900х300х80 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302</t>
+  </si>
+  <si>
     <t>Гранитные ступени Ступень термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1217</t>
   </si>
   <si>
-    <t>Гранитная ступень 900х300х80 мм</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302</t>
+    <t>Гранитная ступень 600х600х60 мм пропилом</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1200х300х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319</t>
   </si>
   <si>
-    <t>Гранитная ступень 600х600х60 мм пропилом</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193</t>
+    <t>Гранитные ступени Ступень термо  1260х600х80 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1387</t>
   </si>
   <si>
     <t>Гранитная ступень 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1212</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитные ступени Ступень термо  1260х600х80 мм </t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная ступень 1200х300х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1373</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1388</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитная ступень 1260х600х80 мм </t>
+    <t>Гранитная ступень 1260х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1383</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1380х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1389</t>
   </si>
   <si>
     <t>Гранитная ступень 1300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1384</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1500х350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1424</t>
   </si>
   <si>
+    <t>Гранитные ступени Ступень термо  2000х350х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483</t>
+  </si>
+  <si>
     <t>Гранитная ступень 1380х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385</t>
   </si>
   <si>
-    <t>Гранитные ступени Ступень термо  2000х350х30 мм</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483</t>
+    <t>Гранитная ступень Ступень термо 1500х350х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1442</t>
   </si>
   <si>
     <t>Цена за м.п.</t>
   </si>
   <si>
     <t>Гранитные ступени Подступёнок полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441</t>
   </si>
   <si>
-    <t>Гранитная ступень Ступень термо 1500х350х30 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная ступень Ступень термо 2000х350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1486</t>
   </si>
   <si>
     <t>Гранитная ступень Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1443</t>
   </si>
   <si>
     <t>с подступёнками</t>
   </si>
   <si>
     <t>Лестница из мрамора Прямая</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/</t>
   </si>
   <si>
     <t>Лестница из мрамора Поворотная</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/?sku=547</t>
@@ -377,57 +371,57 @@
   <si>
     <t>https:/demetra-stone.ru/granitnaya-stupen/?sku=1383</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-stupen/?sku=1384</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-stupen/?sku=1385</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-stupen/?sku=1442</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-stupen/?sku=1486</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-stupen/?sku=1443</t>
   </si>
   <si>
     <t>Полоса гранитная Термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/</t>
   </si>
   <si>
-    <t xml:space="preserve">Полоса гранитная Термо Lх350х30 мм </t>
+    <t>Полоса гранитная Термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/?sku=1446</t>
   </si>
   <si>
-    <t xml:space="preserve">Полоса гранитная Полировка Lх150х20 мм </t>
+    <t>Полоса гранитная Полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/?sku=1447</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
@@ -810,62 +804,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1184" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/?sku=547" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/mramornaya-lestnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1184" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/?sku=547" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/mramornaya-lestnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E93"/>
+  <dimension ref="A1:E91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E93" sqref="E93"/>
+      <selection activeCell="E91" sqref="E91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
     </row>
     <row r="3" spans="1:5">
       <c r="A3" t="s">
         <v>1</v>
       </c>
       <c r="B3"/>
@@ -900,510 +894,510 @@
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="12">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="12">
-        <v>1400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="12">
-        <v>1500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="12">
-        <v>2400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="12">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E24" s="12">
-        <v>4500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="12">
-        <v>8700</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="12">
-        <v>10300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="12">
         <v>1000</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="12">
-        <v>1000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="12">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="12">
-        <v>1500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E33" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>9</v>
@@ -1427,1057 +1421,1021 @@
       </c>
       <c r="C38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="12">
-        <v>4500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E45" s="12">
-        <v>5500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>81</v>
+        <v>88</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E46" s="12">
-        <v>1200</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="12">
-        <v>150000</v>
+        <v>190000</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E48" s="12">
-        <v>190000</v>
+        <v>585000</v>
       </c>
     </row>
     <row r="49" spans="1:5">
-      <c r="A49" s="4">
-[...5 lines deleted...]
-      <c r="C49" s="7" t="s">
+      <c r="A49" s="5" t="s">
         <v>96</v>
       </c>
-      <c r="D49" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="B49" s="6"/>
+      <c r="C49" s="7"/>
+      <c r="D49" s="6"/>
+      <c r="E49" s="12"/>
     </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E50" s="12"/>
+      <c r="A50" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B50" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C50" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E50" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="51" spans="1:5">
-      <c r="A51" s="3" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A51" s="4">
+        <v>1</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" s="12">
+        <v>4500</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>13</v>
+        <v>97</v>
       </c>
       <c r="E52" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="E53" s="12">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="E54" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="E55" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="E56" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>20</v>
+        <v>59</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="E57" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="E58" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="E59" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="E60" s="12">
-        <v>4500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="E61" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="E62" s="12">
-        <v>5500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="E63" s="12">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="E64" s="12">
-        <v>1000</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="E65" s="12">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="E66" s="12">
-        <v>1500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="E67" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="E68" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="E69" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="E70" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="E71" s="12">
-        <v>4500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="E72" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="E73" s="12">
-        <v>5500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>88</v>
+        <v>117</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E74" s="12">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E75" s="12">
-        <v>1600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E76" s="12">
-        <v>2500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>81</v>
+        <v>42</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>123</v>
+        <v>43</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="E77" s="12">
-        <v>1100</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E78" s="12">
-        <v>8700</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>44</v>
+        <v>9</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>47</v>
+        <v>12</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="E79" s="12">
-        <v>10300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E80" s="12">
-        <v>1000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="E81" s="12">
-        <v>1500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="E82" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E83" s="12">
-        <v>1000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="E84" s="12">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E85" s="12">
-        <v>1400</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E86" s="12">
-        <v>1500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E87" s="12">
-        <v>2400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E88" s="12">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E89" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
+        <v>40</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D90" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="B90" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E90" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
+        <v>41</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B91" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D91" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E91" s="12">
-        <v>4500</v>
-[...32 lines deleted...]
-      <c r="E93" s="12">
         <v>4500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A50:E50"/>
+    <mergeCell ref="A49:E49"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_82"/>
-    <hyperlink ref="D92" r:id="rId_hyperlink_83"/>
-    <hyperlink ref="D93" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>