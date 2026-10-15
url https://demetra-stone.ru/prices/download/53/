--- v1 (2026-07-16)
+++ v2 (2026-10-15)
@@ -12,302 +12,308 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="123">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="125">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Лестницы из камня</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
+  </si>
+  <si>
     <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х300х30 мм</t>
-[...2 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
+    <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
-    <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
-[...2 lines deleted...]
-    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
+    <t>Плита для пошаговой дорожки 450х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
     <t>Крупноформатная плита Гранитная плита 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 450х300х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
+    <t>Плита для пошаговой дорожки 400х400х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 900х600х80</t>
+    <t>Плита для пошаговой дорожки 900х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494</t>
+  </si>
+  <si>
     <t>Плита для пошаговой дорожки 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
     <t>Цена за м.п</t>
   </si>
   <si>
-    <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3см</t>
+    <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3 см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita-radiusnye/</t>
   </si>
   <si>
-    <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3см</t>
+    <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3 см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506</t>
   </si>
   <si>
     <t>Гранитная ступень 600х400х60 мм с пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/</t>
   </si>
   <si>
     <t>Гранитные ступени 600х400х60 мм термо с пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/</t>
   </si>
   <si>
     <t>Гранитная ступень 900х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1217</t>
   </si>
   <si>
+    <t>Гранитные ступени Ступень термо  1200х300х60 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319</t>
+  </si>
+  <si>
     <t>Гранитная ступень 600х600х60 мм пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193</t>
   </si>
   <si>
-    <t>Гранитные ступени Ступень термо  1200х300х60 мм</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319</t>
+    <t>Гранитная ступень 1200х200х60 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1212</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1260х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1387</t>
   </si>
   <si>
-    <t>Гранитная ступень 1200х200х60 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная ступень 1200х300х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1373</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1388</t>
   </si>
   <si>
     <t>Гранитная ступень 1260х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1383</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1380х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1389</t>
   </si>
   <si>
     <t>Гранитная ступень 1300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1384</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1500х350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1424</t>
   </si>
   <si>
+    <t>Гранитная ступень 1380х600х80 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385</t>
+  </si>
+  <si>
     <t>Гранитные ступени Ступень термо  2000х350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483</t>
   </si>
   <si>
-    <t>Гранитная ступень 1380х600х80 мм</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385</t>
+    <t>Цена за м.п.</t>
+  </si>
+  <si>
+    <t>Гранитные ступени Подступёнок полировка Lх150х20 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441</t>
   </si>
   <si>
     <t>Гранитная ступень Ступень термо 1500х350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1442</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441</t>
   </si>
   <si>
     <t>Гранитная ступень Ступень термо 2000х350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1486</t>
   </si>
   <si>
     <t>Гранитная ступень Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1443</t>
   </si>
   <si>
     <t>с подступёнками</t>
   </si>
   <si>
     <t>Лестница из мрамора Прямая</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/</t>
   </si>
   <si>
     <t>Лестница из мрамора Поворотная</t>
   </si>
@@ -804,260 +810,260 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/?sku=547" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/mramornaya-lestnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/lestnitsa-iz-mramora/?sku=547" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/lestnitsy-iz-kamnya/mramornaya-lestnitsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1302" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1193" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1212" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1373" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1383" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1384" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1385" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1442" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1486" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-stupen/?sku=1443" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E91"/>
+  <dimension ref="A1:E93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E91" sqref="E91"/>
+      <selection activeCell="E93" sqref="E93"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="7"/>
       <c r="D6" s="6"/>
       <c r="E6" s="12"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="12">
-        <v>1500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="12">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="12">
-        <v>1400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E16" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>9</v>
@@ -1081,323 +1087,323 @@
       </c>
       <c r="C18" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E18" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E19" s="12">
-        <v>1600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E20" s="12">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E23" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="C24" s="7" t="s">
+      <c r="D24" s="6" t="s">
         <v>43</v>
       </c>
-      <c r="D24" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="12">
-        <v>8700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E25" s="12">
-        <v>10300</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E26" s="12">
-        <v>1000</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>49</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E27" s="12">
         <v>1000</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>52</v>
       </c>
       <c r="E28" s="12">
-        <v>2400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>53</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>54</v>
       </c>
       <c r="E29" s="12">
-        <v>1600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E30" s="12">
-        <v>1500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E31" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>59</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E32" s="12">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>61</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>62</v>
       </c>
       <c r="E33" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>63</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E34" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>65</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E35" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>67</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E36" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>9</v>
@@ -1421,1021 +1427,1057 @@
       </c>
       <c r="C38" s="7" t="s">
         <v>71</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>72</v>
       </c>
       <c r="E38" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>73</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="12">
-        <v>4300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E40" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>77</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>79</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>80</v>
       </c>
       <c r="E42" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E45" s="12">
-        <v>1200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="C46" s="7" t="s">
+      <c r="D46" s="6" t="s">
         <v>89</v>
       </c>
-      <c r="D46" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="12">
-        <v>150000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>91</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>92</v>
       </c>
       <c r="E47" s="12">
-        <v>190000</v>
+        <v>150000</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C48" s="7" t="s">
         <v>93</v>
       </c>
-      <c r="C48" s="7" t="s">
+      <c r="D48" s="6" t="s">
         <v>94</v>
       </c>
-      <c r="D48" s="6" t="s">
+      <c r="E48" s="12">
+        <v>190000</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5">
+      <c r="A49" s="4">
+        <v>42</v>
+      </c>
+      <c r="B49" s="9" t="s">
         <v>95</v>
       </c>
-      <c r="E48" s="12">
+      <c r="C49" s="7" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>97</v>
+      </c>
+      <c r="E49" s="12">
         <v>585000</v>
       </c>
     </row>
-    <row r="49" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="50" spans="1:5">
-      <c r="A50" s="3" t="s">
+      <c r="A50" s="5" t="s">
+        <v>98</v>
+      </c>
+      <c r="B50" s="6"/>
+      <c r="C50" s="7"/>
+      <c r="D50" s="6"/>
+      <c r="E50" s="12"/>
+    </row>
+    <row r="51" spans="1:5">
+      <c r="A51" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B50" s="8" t="s">
+      <c r="B51" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C50" s="10" t="s">
+      <c r="C51" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D50" s="11" t="s">
+      <c r="D51" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E50" s="13" t="s">
+      <c r="E51" s="13" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>4500</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E52" s="12">
         <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>98</v>
+        <v>13</v>
       </c>
       <c r="E53" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>16</v>
+        <v>55</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>17</v>
+        <v>100</v>
       </c>
       <c r="E54" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E55" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>57</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E56" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>100</v>
+        <v>21</v>
       </c>
       <c r="E57" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="E58" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E59" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E60" s="12">
-        <v>4300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>75</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E61" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E62" s="12">
-        <v>1200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E63" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E64" s="12">
-        <v>2400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="E65" s="12">
-        <v>1500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E66" s="12">
-        <v>1600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E67" s="12">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E68" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E69" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E70" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E71" s="12">
-        <v>4300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B72" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E72" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E73" s="12">
-        <v>1200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>9</v>
+        <v>81</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>117</v>
+        <v>88</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>118</v>
       </c>
       <c r="E74" s="12">
-        <v>1600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>81</v>
+        <v>9</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>119</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>120</v>
       </c>
       <c r="E75" s="12">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>121</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>122</v>
       </c>
       <c r="E76" s="12">
-        <v>1100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>42</v>
+        <v>81</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>43</v>
+        <v>123</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>44</v>
+        <v>124</v>
       </c>
       <c r="E77" s="12">
-        <v>8700</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>45</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>46</v>
       </c>
       <c r="E78" s="12">
-        <v>10300</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="E79" s="12">
-        <v>1000</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="E80" s="12">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E81" s="12">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="E82" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E83" s="12">
-        <v>1400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="E84" s="12">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="E85" s="12">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E86" s="12">
-        <v>2500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="E87" s="12">
-        <v>1600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E88" s="12">
-        <v>3000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E89" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E90" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
+        <v>40</v>
+      </c>
+      <c r="B91" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="E91" s="12">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5">
+      <c r="A92" s="4">
         <v>41</v>
       </c>
-      <c r="B91" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="7" t="s">
+      <c r="B92" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="D91" s="6" t="s">
+      <c r="D92" s="6" t="s">
         <v>41</v>
       </c>
-      <c r="E91" s="12">
+      <c r="E92" s="12">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5">
+      <c r="A93" s="4">
+        <v>42</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="E93" s="12">
         <v>4500</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A49:E49"/>
+    <mergeCell ref="A50:E50"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_41"/>
-    <hyperlink ref="D51" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
     <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
     <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
     <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
     <hyperlink ref="D68" r:id="rId_hyperlink_59"/>
     <hyperlink ref="D69" r:id="rId_hyperlink_60"/>
     <hyperlink ref="D70" r:id="rId_hyperlink_61"/>
     <hyperlink ref="D71" r:id="rId_hyperlink_62"/>
     <hyperlink ref="D72" r:id="rId_hyperlink_63"/>
     <hyperlink ref="D73" r:id="rId_hyperlink_64"/>
     <hyperlink ref="D74" r:id="rId_hyperlink_65"/>
     <hyperlink ref="D75" r:id="rId_hyperlink_66"/>
     <hyperlink ref="D76" r:id="rId_hyperlink_67"/>
     <hyperlink ref="D77" r:id="rId_hyperlink_68"/>
     <hyperlink ref="D78" r:id="rId_hyperlink_69"/>
     <hyperlink ref="D79" r:id="rId_hyperlink_70"/>
     <hyperlink ref="D80" r:id="rId_hyperlink_71"/>
     <hyperlink ref="D81" r:id="rId_hyperlink_72"/>
     <hyperlink ref="D82" r:id="rId_hyperlink_73"/>
     <hyperlink ref="D83" r:id="rId_hyperlink_74"/>
     <hyperlink ref="D84" r:id="rId_hyperlink_75"/>
     <hyperlink ref="D85" r:id="rId_hyperlink_76"/>
     <hyperlink ref="D86" r:id="rId_hyperlink_77"/>
     <hyperlink ref="D87" r:id="rId_hyperlink_78"/>
     <hyperlink ref="D88" r:id="rId_hyperlink_79"/>
     <hyperlink ref="D89" r:id="rId_hyperlink_80"/>
     <hyperlink ref="D90" r:id="rId_hyperlink_81"/>
     <hyperlink ref="D91" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_84"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>