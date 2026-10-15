--- v0 (2026-05-31)
+++ v1 (2026-10-15)
@@ -426,72 +426,72 @@
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2"/>
       <c r="B6" s="3"/>
       <c r="C6" s="4"/>
       <c r="D6" s="3"/>
       <c r="E6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>