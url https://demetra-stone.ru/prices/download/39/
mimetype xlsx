--- v0 (2026-05-31)
+++ v1 (2026-07-15)
@@ -44,84 +44,84 @@
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Подоконники из камня</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
+    <t>Подоконник из гранита 1000х300х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/</t>
+  </si>
+  <si>
     <t>Подоконник гранит Камбулатовский 1000х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/</t>
   </si>
   <si>
-    <t>Подоконник из гранита  1000х300х30 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Подоконник гранит Камбулатовский 1000х400х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=608</t>
   </si>
   <si>
-    <t>Подоконник из гранита  1000х400х30 мм</t>
+    <t>Подоконник из гранита 1000х400х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515</t>
   </si>
   <si>
-    <t>Подоконник из гранита  1000х500х30 мм</t>
+    <t>Подоконник гранит Камбулатовский 1000х500х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609</t>
+  </si>
+  <si>
+    <t>Подоконник из гранита 1000х500х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609</t>
   </si>
   <si>
     <t>Подоконник из мрамора бежевый 1000х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/</t>
   </si>
   <si>
     <t>Подоконник из мрамора бежевый 1000х400х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=513</t>
   </si>
   <si>
     <t>Подоконник из мрамора бежевый 1000х500х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=514</t>
   </si>
   <si>
     <t>Гранитные подоконники</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita/</t>
   </si>
@@ -552,51 +552,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=514" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=514" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -642,136 +642,136 @@
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="12">
-        <v>7700</v>
+        <v>7500</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="12">
-        <v>7500</v>
+        <v>7700</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="12">
         <v>8700</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="12">
         <v>8500</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="12">
-        <v>9500</v>
+        <v>9700</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="12">
-        <v>9700</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="12">
         <v>7900</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>9</v>
@@ -815,136 +815,136 @@
     <row r="18" spans="1:5">
       <c r="A18" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>1</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="12">
         <v>7500</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>2</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="12">
         <v>8500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>3</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="12">
         <v>9500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>4</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="12">
         <v>7700</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>5</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="12">
         <v>8700</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>6</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="12">
         <v>9700</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7"/>
       <c r="D25" s="6"/>
       <c r="E25" s="12"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="10" t="s">