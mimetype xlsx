--- v1 (2026-07-15)
+++ v2 (2026-10-15)
@@ -56,72 +56,72 @@
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Подоконник из гранита 1000х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/</t>
   </si>
   <si>
     <t>Подоконник гранит Камбулатовский 1000х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/</t>
   </si>
   <si>
+    <t>Подоконник из гранита 1000х400х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515</t>
+  </si>
+  <si>
     <t>Подоконник гранит Камбулатовский 1000х400х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=608</t>
   </si>
   <si>
-    <t>Подоконник из гранита 1000х400х30 мм</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515</t>
+    <t>Подоконник из гранита 1000х500х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516</t>
   </si>
   <si>
     <t>Подоконник гранит Камбулатовский 1000х500х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609</t>
-  </si>
-[...4 lines deleted...]
-    <t>https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516</t>
   </si>
   <si>
     <t>Подоконник из мрамора бежевый 1000х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/</t>
   </si>
   <si>
     <t>Подоконник из мрамора бежевый 1000х400х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=513</t>
   </si>
   <si>
     <t>Подоконник из мрамора бежевый 1000х500х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=514</t>
   </si>
   <si>
     <t>Гранитные подоконники</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/iz-granita/</t>
   </si>
@@ -552,99 +552,99 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=514" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/podokonniki-iz-kamnya/mramornyy-bezhevyy/?sku=514" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=515" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/iz-granita/?sku=516" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=608" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/podokonnik-granit-kambulatovskiy/?sku=609" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=513" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mramornyy-bezhevyy/?sku=514" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E29" sqref="E29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="7"/>
       <c r="D6" s="6"/>
       <c r="E6" s="12"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
@@ -676,102 +676,102 @@
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="12">
         <v>7700</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="12">
-        <v>8700</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="12">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="12">
-        <v>9700</v>
+        <v>9500</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="12">
-        <v>9500</v>
+        <v>9700</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>23</v>
       </c>
       <c r="E14" s="12">
         <v>7900</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>9</v>
@@ -832,119 +832,119 @@
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>1</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E19" s="12">
         <v>7500</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>2</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E20" s="12">
         <v>8500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>3</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E21" s="12">
         <v>9500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>4</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>32</v>
       </c>
       <c r="E22" s="12">
         <v>7700</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>5</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E23" s="12">
         <v>8700</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>6</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>34</v>
       </c>
       <c r="E24" s="12">
         <v>9700</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="5" t="s">
         <v>35</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="7"/>
       <c r="D25" s="6"/>
       <c r="E25" s="12"/>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B26" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="10" t="s">