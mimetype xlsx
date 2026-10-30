--- v0 (2026-07-30)
+++ v1 (2026-10-30)
@@ -1,64 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
+    <t>Деметра Стоун — Прайс-лист</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Галька и Плашка</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -294,50 +296,89 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo-r351.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2476500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Деметра Стоун" descr="Деметра Стоун — Камень для благоустройства"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -582,471 +623,475 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-goryanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-goryanka/?sku=424" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/kaspiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/mozaichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/samur/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-belaya/?sku=428" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-chyornaya/?sku=429" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/rechnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/stolbik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-svetlaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-svetlaya/?sku=1232" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-svetlaya/?sku=1233" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-tyomnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-tyomnaya/?sku=1235" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-tyomnaya/?sku=1236" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-goryanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-goryanka/?sku=424" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/kaspiyskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/mozaichnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/samur/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-belaya/?sku=428" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-chyornaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/sero-chyornaya/?sku=429" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/lyuks/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/rechnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/stolbik/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-svetlaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-svetlaya/?sku=1232" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-svetlaya/?sku=1233" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-tyomnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-tyomnaya/?sku=1235" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/galka-i-plashka/galka-rechnaya-tyomnaya/?sku=1236" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E25"/>
+  <dimension ref="A1:E27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="E27" sqref="E27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" customHeight="1" ht="72">
+      <c r="A1" s="0"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...5 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...5 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="0"/>
+      <c r="C5" s="0"/>
+      <c r="D5" s="0"/>
+      <c r="E5" s="0"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...5 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B6" s="0"/>
+      <c r="C6" s="0"/>
+      <c r="D6" s="0"/>
+      <c r="E6" s="0"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="5"/>
-[...5 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B8" s="5"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="5"/>
+      <c r="E8" s="11"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B9" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="9" t="s">
+      <c r="C9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="10" t="s">
+      <c r="D9" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="12" t="s">
+      <c r="E9" s="12" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>13500</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B10" s="8" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" s="11">
-        <v>10000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="D11" s="5" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E11" s="11">
-        <v>10000</v>
+        <v>13500</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="D12" s="5" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="E12" s="11">
         <v>10000</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B13" s="8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="D13" s="5" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="E13" s="11">
-        <v>550</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B14" s="8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="D14" s="5" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="E14" s="11">
-        <v>13000</v>
+        <v>10000</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B15" s="8" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D15" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E15" s="11">
         <v>550</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B16" s="8" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D16" s="5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E16" s="11">
         <v>13000</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B17" s="8" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D17" s="5" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E17" s="11">
-        <v>9000</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B18" s="8" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D18" s="5" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E18" s="11">
-        <v>8500</v>
+        <v>13000</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D19" s="5" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E19" s="11">
-        <v>8000</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B20" s="8" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E20" s="11">
-        <v>800</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B21" s="8" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="D21" s="5" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="E21" s="11">
-        <v>800</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D22" s="5" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E22" s="11">
         <v>800</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="D23" s="5" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E23" s="11">
         <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D24" s="5" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E24" s="11">
         <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C25" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E25" s="11">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" s="4">
+        <v>17</v>
+      </c>
+      <c r="B26" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E26" s="11">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" s="4">
+        <v>18</v>
+      </c>
+      <c r="B27" s="8" t="s">
+        <v>40</v>
+      </c>
+      <c r="C27" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="D25" s="5" t="s">
+      <c r="D27" s="5" t="s">
         <v>52</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E27" s="11">
         <v>800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A8:E8"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
-[...16 lines deleted...]
-    <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>