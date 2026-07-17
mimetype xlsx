--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -68,105 +68,105 @@
   <si>
     <t>Песчаник Ростовский Толщина 2 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/</t>
   </si>
   <si>
     <t>Песчаник Ростовский Толщина 3 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=431</t>
   </si>
   <si>
     <t>Песчаник Ростовский Толщина 4 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=432</t>
   </si>
   <si>
     <t>Песчаник Ростовский Толщина 5 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=433</t>
   </si>
   <si>
-    <t xml:space="preserve">20-50мм  </t>
+    <t>20-50мм</t>
   </si>
   <si>
     <t>Песчаник Дагестанский 1 тонна</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/peschanik-dagestanskiy/</t>
   </si>
   <si>
     <t>50-80мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/peschanik-dagestanskiy/?sku=438</t>
   </si>
   <si>
-    <t xml:space="preserve">10-20мм </t>
+    <t>10-20мм</t>
   </si>
   <si>
     <t>Сланец Шунгит 1 тонна</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/</t>
   </si>
   <si>
     <t>20-30мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=440</t>
   </si>
   <si>
     <t>30-40мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=441</t>
   </si>
   <si>
     <t>40-50 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=442</t>
   </si>
   <si>
-    <t xml:space="preserve"> Цена за м2</t>
-[...2 lines deleted...]
-    <t>Пластушка с разводами  Толщина 2 см</t>
+    <t>Цена за м2</t>
+  </si>
+  <si>
+    <t>Пластушка с разводами Толщина 2 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/plastushka/</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=675</t>
   </si>
   <si>
-    <t>Пластушка с разводами  Толщина 4-6 см</t>
+    <t>Пластушка с разводами Толщина 4-6 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=676</t>
   </si>
   <si>
     <t>Мин.размер 100х100х30 мм Цена за м2</t>
   </si>
   <si>
     <t>Брекчия гранитная Брекчия гранитная</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/brekchiya-granitaya/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>