--- v1 (2026-07-17)
+++ v2 (2026-10-16)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Камень природный</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
@@ -128,57 +128,60 @@
   <si>
     <t>40-50 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=442</t>
   </si>
   <si>
     <t>Цена за м2</t>
   </si>
   <si>
     <t>Пластушка с разводами Толщина 2 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/plastushka/</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=675</t>
   </si>
   <si>
     <t>Пластушка с разводами Толщина 4-6 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=676</t>
   </si>
   <si>
-    <t>Мин.размер 100х100х30 мм Цена за м2</t>
-[...2 lines deleted...]
-    <t>Брекчия гранитная Брекчия гранитная</t>
+    <t>Брекчия гранитная Брекчия гранитная 20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/brekchiya-granitaya/</t>
+  </si>
+  <si>
+    <t>Брекчия гранитная Брекчия гранитная 30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/brekchiya-granitaya/?sku=1501</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -546,99 +549,99 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=431" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=432" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=433" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-dagestanskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-dagestanskiy/?sku=438" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=440" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=441" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=442" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/plastushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=675" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=676" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/brekchiya-granitaya/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=431" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=432" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-rostovskiy/?sku=433" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-dagestanskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/peschanik-dagestanskiy/?sku=438" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=440" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=441" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/slanets-shungit/?sku=442" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/plastushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=675" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/kamen-prirodnyy/plastushka/?sku=676" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/brekchiya-granitaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/brekchiya-granitaya/?sku=1501" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E21"/>
+  <dimension ref="A1:E22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="5"/>
       <c r="C6" s="6"/>
       <c r="D6" s="5"/>
       <c r="E6" s="11"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="9" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="12" t="s">
         <v>8</v>
@@ -848,85 +851,103 @@
         <v>900</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="11">
         <v>1100</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C21" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="C21" s="6" t="s">
+      <c r="D21" s="5" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E21" s="11">
         <v>900</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" s="4">
+        <v>15</v>
+      </c>
+      <c r="B22" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C22" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="11">
+        <v>1200</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>