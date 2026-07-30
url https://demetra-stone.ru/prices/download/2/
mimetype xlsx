--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -12,533 +12,530 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Бордюр гранитный</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
+    <t>Бордюр Лабрадорит 300х80х450 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/</t>
+  </si>
+  <si>
+    <t>Бордюр Лабрадорит 300х80х900 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=1364</t>
+  </si>
+  <si>
+    <t>Цена за м.п.</t>
+  </si>
+  <si>
+    <t>Бордюр Лабрадорит ГП5 200х80хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=626</t>
+  </si>
+  <si>
+    <t>Бордюр Лабрадорит ГП1 300х150хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=627</t>
+  </si>
+  <si>
+    <t>Цена за м.п</t>
+  </si>
+  <si>
+    <t>Бордюр тротуарный Мансуровский ГП 1 ГП1 300х150хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/</t>
+  </si>
+  <si>
+    <t>Бордюр тротуарный Мансуровский ГП 1 ГП1 300х150х1000мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/?sku=5</t>
+  </si>
+  <si>
+    <t>Бордюр гранит Мансуровский ГП 5 ГП5 200х80хL(700-2000 мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/</t>
+  </si>
+  <si>
+    <t>Бордюр гранит Мансуровский ГП 5 Садовый 200х60х1200 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1322</t>
+  </si>
+  <si>
+    <t>Бордюр гранит Мансуровский ГП 5 Бордюр 300х60х1200 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1371</t>
+  </si>
+  <si>
+    <t>Бордюр садовый  Южно-Султаевский ГП 5 ГП5 200х80хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/</t>
+  </si>
+  <si>
+    <t>Бордюр садовый  Южно-Султаевский ГП 5 ГП5 200х80х1000 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/?sku=380</t>
+  </si>
+  <si>
+    <t>Бордюр Габбро 300х80х450 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/</t>
+  </si>
+  <si>
+    <t>Бордюр Габбро 300х80х900 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=1366</t>
+  </si>
+  <si>
+    <t>Бордюр Габбро ГП5 200х80хL(700-2000мм) Термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=72</t>
+  </si>
+  <si>
+    <t>Бордюр Габбро ГП1 300х150хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=73</t>
+  </si>
+  <si>
+    <t>Бордюр Южно-Султаевский ГП 1 ГП1 150х300хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/</t>
+  </si>
+  <si>
+    <t>Бордюр Южно-Султаевский ГП 1 Термо ГП1 150х300хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/?sku=379</t>
+  </si>
+  <si>
+    <t>Бордюр Куртинский ГП5 200х80хL</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/</t>
+  </si>
+  <si>
+    <t>Бордюр Куртинский ГП1 300х150хL</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/?sku=1395</t>
+  </si>
+  <si>
+    <t>Бордюр гранитный серый Садовый 200х60х1200 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/</t>
+  </si>
+  <si>
+    <t>Бордюр гранитный серый Садовый ГП5 200х80хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=70</t>
+  </si>
+  <si>
+    <t>Бордюр гранитный серый Бордюр 300х60х1200 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1368</t>
+  </si>
+  <si>
+    <t>Бордюр гранитный серый Дорожный ГП1 300х150хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=71</t>
+  </si>
+  <si>
+    <t>Бордюр гранитный серый 300х300хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1122</t>
+  </si>
+  <si>
+    <t>Бордюр гранитный серый ГП2 400х180х1300</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1328</t>
+  </si>
+  <si>
+    <t>Бордюр Дымовский Балтийский ГП 5 200х80хL(700-2000)мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/</t>
+  </si>
+  <si>
+    <t>Бордюр Дымовский Балтийский ГП 1 300х150хL(700-2000)мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/?sku=1034</t>
+  </si>
+  <si>
+    <t>Бордюр гранит Камбулатовский ГП5 200х80хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/</t>
+  </si>
+  <si>
+    <t>Бордюр гранит Камбулатовский ГП4 200х100хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1249</t>
+  </si>
+  <si>
+    <t>Бордюр гранит Камбулатовский ГП1 300х150хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1152</t>
+  </si>
+  <si>
+    <t>Бордюр из гранита радиусный ГК 5, ГК 8 ГП-5 Радиус 8 м</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/</t>
+  </si>
+  <si>
+    <t>Бордюр из гранита радиусный ГК 5, ГК 8 ГП-5 Радиус 5 м</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=750</t>
+  </si>
+  <si>
+    <t>Бордюр из гранита радиусный ГК 5, ГК 8 ГП-1 Радиус 8 м</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=80</t>
+  </si>
+  <si>
+    <t>Бордюр из гранита радиусный ГК 5, ГК 8 ГП-1 Радиус 5 м</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=478</t>
+  </si>
+  <si>
+    <t>Бордюр из гранита радиусный ГК 5, ГК 8 ГП-1 Радиус 1 м</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=1229</t>
+  </si>
+  <si>
+    <t>Бортовой камень ГП 2 Коричневый ГП2 400х180хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/</t>
+  </si>
+  <si>
+    <t>Бортовой камень ГП 2 Серый ГП2 400х180хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/?sku=890</t>
+  </si>
+  <si>
+    <t>Бордюрный камень ГП 3 Серый ГП3 600х200хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/</t>
+  </si>
+  <si>
+    <t>Бордюрный камень ГП 3 Коричневый ГП3 600х200хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/?sku=891</t>
+  </si>
+  <si>
+    <t>Бортовой камень Санарский ГП 5 200х80хL(700-2000)мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/</t>
+  </si>
+  <si>
+    <t>Бортовой камень Санарский ГП1 300х150хL(700-2000)мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=991</t>
+  </si>
+  <si>
+    <t>Бортовой камень Санарский ГП2 400х180хL(700-2000)мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=992</t>
+  </si>
+  <si>
+    <t>Бортовой камень Санарский Борт 300х300хL(700-2000 мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=993</t>
+  </si>
+  <si>
+    <t>Бортовой камень Санарский ГП3 600х200хL(700-2000)мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=994</t>
+  </si>
+  <si>
+    <t>Бордюр Возрождение Садовый ГП5 200х80хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/</t>
+  </si>
+  <si>
+    <t>Бордюр Возрождение Дорожный ГП1 300х150хL</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1040</t>
+  </si>
+  <si>
+    <t>Бордюр Возрождение Бучардированый 270х170хL</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1407</t>
+  </si>
+  <si>
     <t>Вазон гранитный из натурального камня Цветник гранитный высота 10 см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/</t>
   </si>
   <si>
-    <t>Бордюр Лабрадорит 300х80х450 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Вазон гранитный из натурального камня Вазон гранитный высота 40 см</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430</t>
   </si>
   <si>
-    <t>Цена за м.п.</t>
-[...98 lines deleted...]
-    <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/</t>
+    <t>Гранитный бордюр ГП Красный 160х100х600 усечённый</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gp/</t>
+  </si>
+  <si>
+    <t>Гранитный бордюр ГП ГП5 200х80хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=365</t>
+  </si>
+  <si>
+    <t>Гранитный бордюр ГП ГП1 300х150хL(700-2000мм)</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=367</t>
   </si>
   <si>
     <t>Бордюр красный гранит Лезниковский Усечённый 160х100х600</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/</t>
   </si>
   <si>
-    <t>Гранитный бордюр ГП Красный 160х100х600 усечённый</t>
-[...34 lines deleted...]
-  <si>
     <t>Бордюр красный гранит Лезниковский ГП5  200х80хL</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/?sku=1134</t>
   </si>
   <si>
-    <t>Бордюр Возрождение Дорожный ГП1 300х150хL</t>
-[...95 lines deleted...]
-    <t xml:space="preserve">Бордюр красный  Капустинский  Усечённый 160х100х600 </t>
+    <t>Бордюр красный  Капустинский Усечённый 160х100х600</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/</t>
   </si>
   <si>
     <t>ГП-5 цена за м.п</t>
   </si>
   <si>
-    <t>Бордюр красный  Капустинский  200х80хL</t>
+    <t>Бордюр красный  Капустинский 200х80хL</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=93</t>
   </si>
   <si>
     <t>ГП-1 цена за м.п</t>
   </si>
   <si>
-    <t>Бордюр красный  Капустинский  300х150хL</t>
+    <t>Бордюр красный  Капустинский 300х150хL</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=94</t>
   </si>
   <si>
-    <t>Бордюр садовый  Южно-Султаевский ГП 5 ГП5 200х80хL(700-2000мм)</t>
-[...10 lines deleted...]
-  <si>
     <t>Бордюр Покостовский серый ГП5 200х80хL(700-2000мм) термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/</t>
   </si>
   <si>
     <t>Бордюр Покостовский серый ГП1 300х150хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/?sku=621</t>
   </si>
   <si>
-    <t xml:space="preserve">Цена за м.п </t>
-[...38 lines deleted...]
-    <t>Полусфера из гранита 400х250 мм</t>
+    <t>Полусфера из гранита 500х270 мм</t>
   </si>
   <si>
     <t>Полусфера гранитная</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polusfera-granitnaya/</t>
   </si>
   <si>
-    <t xml:space="preserve">Боллард гранитный Боллард гранитный круглый </t>
+    <t>Боллард гранитный Боллард гранитный круглый</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
   </si>
   <si>
-    <t xml:space="preserve">Боллард гранитный Боллард гранитный 600х340х280 мм </t>
+    <t>Боллард гранитный Боллард гранитный 600х340х280 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/?sku=1294</t>
   </si>
   <si>
-    <t>Бордюр Куртинский ГП5 200х80хL</t>
-[...10 lines deleted...]
-  <si>
     <t>Бордюр дорожный</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gp/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bordyurnyy-labradorit/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskiy-baltiyskiy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bordyur-kurtinskiy/</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/</t>
+    <t>https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/gp/?sku=365</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395</t>
-[...5 lines deleted...]
-    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040</t>
+    <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/gp/?sku=367</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992</t>
-[...5 lines deleted...]
-    <t>https:/demetra-stone.ru/gp/?sku=367</t>
+    <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627</t>
-  </si>
-[...1 lines deleted...]
-    <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/?sku=5</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122</t>
   </si>
@@ -1038,51 +1035,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E175" sqref="E175"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1128,2855 +1125,2855 @@
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="12">
-        <v>6300</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="12">
-        <v>1200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" s="12">
-        <v>2400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" s="12">
-        <v>24000</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" s="12">
-        <v>1600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E13" s="12">
-        <v>3100</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C14" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="6" t="s">
         <v>25</v>
       </c>
       <c r="E14" s="12">
         <v>1800</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>27</v>
       </c>
       <c r="E15" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="12">
-        <v>1200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="12">
-        <v>2400</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="12">
-        <v>2900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="12">
-        <v>4800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="12">
-        <v>6900</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="12">
-        <v>8700</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="12">
-        <v>10800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="12">
-        <v>11200</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="12">
-        <v>13800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="12">
-        <v>2000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="12">
-        <v>2700</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="12">
-        <v>800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="12">
-        <v>800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="12">
-        <v>1700</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="12">
-        <v>2200</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="12">
-        <v>3600</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="12">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="12">
-        <v>1600</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E35" s="12">
-        <v>2500</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E36" s="12">
-        <v>3700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="12">
-        <v>3400</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>31</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="12">
-        <v>2800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="12">
-        <v>5400</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="12">
-        <v>2800</v>
+        <v>10800</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="12">
-        <v>3500</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="12">
-        <v>6400</v>
+        <v>13800</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="12">
-        <v>7300</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="12">
-        <v>1600</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E45" s="12">
-        <v>1500</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="12">
-        <v>3000</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E47" s="12">
-        <v>2700</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E48" s="12">
-        <v>5900</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>42</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E49" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>43</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E50" s="12">
-        <v>2700</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>44</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E51" s="12">
-        <v>3200</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>45</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E52" s="12">
-        <v>800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>46</v>
       </c>
       <c r="B53" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C53" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="C53" s="7" t="s">
+      <c r="D53" s="6" t="s">
         <v>103</v>
       </c>
-      <c r="D53" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="12">
-        <v>2000</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>47</v>
       </c>
       <c r="B54" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C54" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="D54" s="6" t="s">
         <v>105</v>
       </c>
-      <c r="C54" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E54" s="12">
-        <v>3300</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>48</v>
       </c>
       <c r="B55" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="E55" s="12">
-        <v>1700</v>
+        <v>6300</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>49</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="E56" s="12">
-        <v>2000</v>
+        <v>24000</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>50</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="E57" s="12">
-        <v>1900</v>
+        <v>800</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>51</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E58" s="12">
-        <v>3400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>52</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>117</v>
+        <v>114</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="E59" s="12">
-        <v>5200</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>53</v>
       </c>
       <c r="B60" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" s="7" t="s">
         <v>116</v>
       </c>
-      <c r="C60" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D60" s="6" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="E60" s="12">
-        <v>5400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>116</v>
+        <v>14</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E61" s="12">
-        <v>7300</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>55</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>116</v>
+        <v>9</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="E62" s="12">
-        <v>7200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>23</v>
+        <v>122</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="E63" s="12">
-        <v>2500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>57</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>23</v>
+        <v>125</v>
       </c>
       <c r="C64" s="7" t="s">
+        <v>126</v>
+      </c>
+      <c r="D64" s="6" t="s">
         <v>127</v>
       </c>
-      <c r="D64" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="12">
-        <v>4400</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="C65" s="7" t="s">
+        <v>128</v>
+      </c>
+      <c r="D65" s="6" t="s">
         <v>129</v>
       </c>
-      <c r="C65" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E65" s="12">
-        <v>21000</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>59</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E66" s="12">
-        <v>22900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>9</v>
+        <v>132</v>
       </c>
       <c r="C67" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="D67" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="D67" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="12">
-        <v>25700</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>61</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C68" s="7" t="s">
+        <v>135</v>
+      </c>
+      <c r="D68" s="6" t="s">
         <v>136</v>
       </c>
-      <c r="D68" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="12">
-        <v>2400</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C69" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D69" s="6" t="s">
         <v>138</v>
       </c>
-      <c r="D69" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E69" s="12">
-        <v>3600</v>
+        <v>25700</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="5" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
       <c r="B70" s="6"/>
       <c r="C70" s="7"/>
       <c r="D70" s="6"/>
       <c r="E70" s="12"/>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B71" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C71" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D71" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E71" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>1</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>50</v>
+        <v>100</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="E72" s="12">
-        <v>2700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>2</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="E73" s="12">
-        <v>800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>3</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>58</v>
+        <v>110</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="E74" s="12">
-        <v>2200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>4</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>12</v>
+        <v>90</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="E75" s="12">
-        <v>1200</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>5</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="E76" s="12">
-        <v>2500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>6</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>136</v>
+        <v>62</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="E77" s="12">
-        <v>2400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>7</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>147</v>
+        <v>146</v>
       </c>
       <c r="E78" s="12">
-        <v>2000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>8</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="E79" s="12">
-        <v>3400</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>9</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>60</v>
+        <v>112</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="E80" s="12">
-        <v>3600</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>10</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>14</v>
+        <v>102</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="E81" s="12">
-        <v>2400</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>11</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>127</v>
+        <v>44</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="E82" s="12">
-        <v>4400</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>12</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>138</v>
+        <v>92</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="E83" s="12">
         <v>3600</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>13</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>64</v>
+        <v>12</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="E84" s="12">
-        <v>1600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>14</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="E85" s="12">
-        <v>3700</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>15</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E86" s="12">
-        <v>3500</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>16</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>74</v>
+        <v>15</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="E87" s="12">
-        <v>5400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>17</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>19</v>
+        <v>114</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="E88" s="12">
-        <v>1600</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>18</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>23</v>
+        <v>14</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>76</v>
+        <v>104</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="E89" s="12">
-        <v>2800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>19</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>21</v>
+        <v>96</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="E90" s="12">
-        <v>3100</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>20</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="E91" s="12">
-        <v>6400</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>21</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E92" s="12">
         <v>7300</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>22</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="E93" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>23</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>98</v>
+        <v>22</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E94" s="12">
         <v>3200</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>24</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E95" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>25</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E96" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>26</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E97" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>27</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E98" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>28</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E99" s="12">
         <v>5900</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>29</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E100" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>30</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E101" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>31</v>
       </c>
       <c r="B102" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E102" s="12">
         <v>2400</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>32</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E103" s="12">
         <v>2900</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>33</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E104" s="12">
         <v>4800</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>34</v>
       </c>
       <c r="B105" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E105" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>35</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="E106" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>36</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E107" s="12">
         <v>3300</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>37</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E108" s="12">
         <v>1900</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>38</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E109" s="12">
         <v>3400</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>39</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>117</v>
+        <v>82</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="E110" s="12">
         <v>5200</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>40</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="E111" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>41</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>121</v>
+        <v>86</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="E112" s="12">
         <v>7300</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>42</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>116</v>
+        <v>19</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>123</v>
+        <v>88</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="E113" s="12">
         <v>7200</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>43</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E114" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>44</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E115" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>45</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E116" s="12">
         <v>2800</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="5" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="B117" s="6"/>
       <c r="C117" s="7"/>
       <c r="D117" s="6"/>
       <c r="E117" s="12"/>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B118" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D118" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E118" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>1</v>
       </c>
       <c r="B119" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E119" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>2</v>
       </c>
       <c r="B120" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E120" s="12">
         <v>2400</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>3</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E121" s="12">
         <v>2900</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>4</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E122" s="12">
         <v>4800</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>5</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>108</v>
+        <v>30</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="E123" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>6</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="E124" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>7</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C125" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="E125" s="12">
         <v>1800</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>8</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="E126" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>9</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="E127" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>10</v>
       </c>
       <c r="B128" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="E128" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>11</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>102</v>
+        <v>122</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>103</v>
+        <v>123</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="E129" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>12</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>105</v>
+        <v>125</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>106</v>
+        <v>126</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="E130" s="12">
         <v>3300</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>13</v>
       </c>
       <c r="B131" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>54</v>
+        <v>110</v>
       </c>
       <c r="D131" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E131" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>14</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>64</v>
+        <v>112</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="E132" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>15</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E133" s="12">
         <v>2800</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>16</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>112</v>
+        <v>128</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="E134" s="12">
         <v>1900</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>17</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="E135" s="12">
         <v>3400</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>18</v>
       </c>
       <c r="B136" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D136" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E136" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>19</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E137" s="12">
         <v>2400</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>20</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="E138" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>21</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="D139" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E139" s="12">
         <v>3100</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>22</v>
       </c>
       <c r="B140" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>84</v>
+        <v>50</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E140" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>23</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>86</v>
+        <v>52</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E141" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>24</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>88</v>
+        <v>54</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="E142" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>25</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E143" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>26</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>92</v>
+        <v>58</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="E144" s="12">
         <v>5900</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>27</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="E145" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>28</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>48</v>
+        <v>100</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="E146" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>29</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>68</v>
+        <v>102</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="E147" s="12">
         <v>3700</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>30</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>78</v>
+        <v>104</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E148" s="12">
         <v>3500</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>31</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>58</v>
+        <v>90</v>
       </c>
       <c r="D149" s="6" t="s">
         <v>143</v>
       </c>
       <c r="E149" s="12">
         <v>2200</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
         <v>32</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>60</v>
+        <v>92</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="E150" s="12">
         <v>3600</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>33</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>74</v>
+        <v>94</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E151" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>34</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>80</v>
+        <v>96</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>160</v>
+        <v>158</v>
       </c>
       <c r="E152" s="12">
         <v>6400</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>35</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="E153" s="12">
         <v>7300</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>36</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>125</v>
+        <v>62</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>145</v>
       </c>
       <c r="E154" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>37</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="E155" s="12">
         <v>4400</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>38</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>52</v>
+        <v>116</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="E156" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>39</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>66</v>
+        <v>118</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="E157" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>40</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="E158" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>41</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="E159" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
         <v>42</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="E160" s="12">
         <v>2800</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
         <v>43</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>136</v>
+        <v>46</v>
       </c>
       <c r="D161" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E161" s="12">
-        <v>2400</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
         <v>44</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>138</v>
+        <v>48</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="E162" s="12">
-        <v>3600</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="5" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="7"/>
       <c r="D163" s="6"/>
       <c r="E163" s="12"/>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B164" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D164" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E164" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
         <v>1</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>38</v>
+        <v>72</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="E165" s="12">
         <v>6900</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
         <v>2</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="E166" s="12">
         <v>8700</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
         <v>3</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>42</v>
+        <v>76</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="E167" s="12">
         <v>10800</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
         <v>4</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>44</v>
+        <v>78</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="E168" s="12">
         <v>11200</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
         <v>5</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>46</v>
+        <v>80</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="E169" s="12">
         <v>13800</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="5" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="B170" s="6"/>
       <c r="C170" s="7"/>
       <c r="D170" s="6"/>
       <c r="E170" s="12"/>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B171" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C171" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D171" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E171" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="4">
         <v>1</v>
       </c>
       <c r="B172" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="E172" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="4">
         <v>2</v>
       </c>
       <c r="B173" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="E173" s="12">
         <v>2400</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="4">
         <v>3</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C174" s="7" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D174" s="6" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="E174" s="12">
         <v>2900</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="4">
         <v>4</v>
       </c>
       <c r="B175" s="9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C175" s="7" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D175" s="6" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="E175" s="12">
         <v>4800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A70:E70"/>
     <mergeCell ref="A117:E117"/>
     <mergeCell ref="A163:E163"/>
     <mergeCell ref="A170:E170"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>