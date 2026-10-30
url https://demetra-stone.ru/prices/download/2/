--- v1 (2026-07-30)
+++ v2 (2026-10-30)
@@ -1,105 +1,101 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="200">
-[...1 lines deleted...]
-    <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
+  <si>
+    <t>Деметра Стоун — Прайс-лист</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Бордюр гранитный</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Бордюр Лабрадорит 300х80х450 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/</t>
   </si>
   <si>
-    <t>Бордюр Лабрадорит 300х80х900 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Цена за м.п.</t>
   </si>
   <si>
     <t>Бордюр Лабрадорит ГП5 200х80хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=626</t>
   </si>
   <si>
     <t>Бордюр Лабрадорит ГП1 300х150хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=627</t>
   </si>
   <si>
     <t>Цена за м.п</t>
   </si>
   <si>
     <t>Бордюр тротуарный Мансуровский ГП 1 ГП1 300х150хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/</t>
   </si>
   <si>
     <t>Бордюр тротуарный Мансуровский ГП 1 ГП1 300х150х1000мм</t>
@@ -122,56 +118,50 @@
   <si>
     <t>Бордюр гранит Мансуровский ГП 5 Бордюр 300х60х1200 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1371</t>
   </si>
   <si>
     <t>Бордюр садовый  Южно-Султаевский ГП 5 ГП5 200х80хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/</t>
   </si>
   <si>
     <t>Бордюр садовый  Южно-Султаевский ГП 5 ГП5 200х80х1000 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/?sku=380</t>
   </si>
   <si>
     <t>Бордюр Габбро 300х80х450 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/</t>
   </si>
   <si>
-    <t>Бордюр Габбро 300х80х900 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Бордюр Габбро ГП5 200х80хL(700-2000мм) Термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=72</t>
   </si>
   <si>
     <t>Бордюр Габбро ГП1 300х150хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=73</t>
   </si>
   <si>
     <t>Бордюр Южно-Султаевский ГП 1 ГП1 150х300хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/</t>
   </si>
   <si>
     <t>Бордюр Южно-Султаевский ГП 1 Термо ГП1 150х300хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/?sku=379</t>
   </si>
   <si>
     <t>Бордюр Куртинский ГП5 200х80хL</t>
@@ -410,165 +400,162 @@
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=93</t>
   </si>
   <si>
     <t>ГП-1 цена за м.п</t>
   </si>
   <si>
     <t>Бордюр красный  Капустинский 300х150хL</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=94</t>
   </si>
   <si>
     <t>Бордюр Покостовский серый ГП5 200х80хL(700-2000мм) термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/</t>
   </si>
   <si>
     <t>Бордюр Покостовский серый ГП1 300х150хL(700-2000мм)</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/?sku=621</t>
   </si>
   <si>
-    <t>Полусфера из гранита 500х270 мм</t>
-[...2 lines deleted...]
-    <t>Полусфера гранитная</t>
+    <t>Полусфера гранитная Полусфера из гранита 500х270 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polusfera-granitnaya/</t>
   </si>
   <si>
+    <t>Полусфера гранитная Полусфера из гранита 600х300 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/polusfera-granitnaya/?sku=1502</t>
+  </si>
+  <si>
     <t>Боллард гранитный Боллард гранитный круглый</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
   </si>
   <si>
     <t>Боллард гранитный Боллард гранитный 600х340х280 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/?sku=1294</t>
   </si>
   <si>
     <t>Бордюр дорожный</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/dymovskiy-baltiyskiy/</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/gp/</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/bordyur-kurtinskiy/</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/</t>
-[...16 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/gp/?sku=365</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040</t>
-[...2 lines deleted...]
-    <t>https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379</t>
+    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626</t>
+    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gp/?sku=367</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407</t>
+    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/?sku=5</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro/</t>
-  </si>
-[...1 lines deleted...]
-    <t>https:/demetra-stone.ru/gabbro/?sku=1366</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro/?sku=72</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/gabbro/?sku=73</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krasnyy-kapustinskiy/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bortovoy-kamen-gp-2/</t>
   </si>
@@ -747,50 +734,89 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="0" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="164" fillId="3" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logo-r351.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>57150</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>57150</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="2476500" cy="781050"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="Деметра Стоун" descr="Деметра Стоун — Камень для благоустройства"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1035,3135 +1061,3031 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=1364" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=1366" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vazon-granitnyy-iz-naturalnogo-kamnya/?sku=1430" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/bordyur-granitnyy/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/?sku=1502" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-1/?sku=379" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-1/?sku=5" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-gp-2/?sku=890" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-kamen-gp-3/?sku=891" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy-gp-5/?sku=380" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1322" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-mansurovskiy-gp-5/?sku=1371" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=93" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-kapustinskiy/?sku=94" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=365" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gp/?sku=367" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy-gp-5-gp-1/?sku=621" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=626" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyurnyy-labradorit/?sku=627" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=70" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1368" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=71" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1122" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-gp-1-300h150hl/?sku=1328" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1040" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-vozrozhdenie/?sku=1407" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=991" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=992" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=993" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bortovoy-kamen-sanarskiy/?sku=994" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskiy-baltiyskiy/?sku=1034" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krasnyy-granit-leznikovskiy/?sku=1134" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1249" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-kambulatovskiy/?sku=1152" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bordyur-kurtinskiy/?sku=1395" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=750" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=80" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=478" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/radiusnyy-gk5-gk8/?sku=1229" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=72" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/gabbro/?sku=73" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E175"/>
+  <dimension ref="A1:E171"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E175" sqref="E175"/>
+      <selection activeCell="E171" sqref="E171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:5" customHeight="1" ht="72">
+      <c r="A1" s="0"/>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...5 lines deleted...]
-      <c r="A3" t="s">
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...5 lines deleted...]
-      <c r="A4" t="s">
+      <c r="B5" s="0"/>
+      <c r="C5" s="0"/>
+      <c r="D5" s="0"/>
+      <c r="E5" s="0"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...5 lines deleted...]
-      <c r="A6" s="2" t="s">
+      <c r="B6" s="0"/>
+      <c r="C6" s="0"/>
+      <c r="D6" s="0"/>
+      <c r="E6" s="0"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="6"/>
-[...5 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="B8" s="6"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="12"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="8" t="s">
+      <c r="B9" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="10" t="s">
+      <c r="C9" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D9" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="13" t="s">
+      <c r="E9" s="13" t="s">
         <v>8</v>
-      </c>
-[...32 lines deleted...]
-        <v>2400</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="E10" s="12">
-        <v>1600</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="B11" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="7" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="6" t="s">
         <v>14</v>
       </c>
-      <c r="C11" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" s="12">
-        <v>3100</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E12" s="12">
-        <v>2700</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B13" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" s="12">
-        <v>3200</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E14" s="12">
-        <v>1800</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E15" s="12">
-        <v>1700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E16" s="12">
-        <v>2700</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E17" s="12">
-        <v>1700</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C18" s="7" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="E18" s="12">
-        <v>2000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C19" s="7" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E19" s="12">
-        <v>1200</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E20" s="12">
-        <v>2400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C21" s="7" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="E21" s="12">
         <v>2900</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C22" s="7" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D22" s="6" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E22" s="12">
         <v>4800</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B23" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C23" s="7" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E23" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C24" s="7" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E24" s="12">
         <v>3400</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B25" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C25" s="7" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E25" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C26" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E26" s="12">
         <v>2800</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="E27" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B28" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C28" s="7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="E28" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="E29" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C30" s="7" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="E30" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C31" s="7" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E31" s="12">
         <v>5900</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
       <c r="E32" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C33" s="7" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="E33" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C34" s="7" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>65</v>
+        <v>61</v>
       </c>
       <c r="E34" s="12">
         <v>4400</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C35" s="7" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="E35" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C36" s="7" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="E36" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C37" s="7" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="E37" s="12">
         <v>2800</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C38" s="7" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>73</v>
+        <v>69</v>
       </c>
       <c r="E38" s="12">
         <v>6900</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C39" s="7" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E39" s="12">
         <v>8700</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C40" s="7" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E40" s="12">
         <v>10800</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C41" s="7" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E41" s="12">
         <v>11200</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C42" s="7" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="E42" s="12">
         <v>13800</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C43" s="7" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="E43" s="12">
         <v>5200</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C44" s="7" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="E44" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C45" s="7" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>87</v>
+        <v>83</v>
       </c>
       <c r="E45" s="12">
         <v>7300</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C46" s="7" t="s">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>89</v>
+        <v>85</v>
       </c>
       <c r="E46" s="12">
         <v>7200</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C47" s="7" t="s">
-        <v>90</v>
+        <v>86</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="E47" s="12">
         <v>2200</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C48" s="7" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="E48" s="12">
         <v>3600</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C49" s="7" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E49" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C50" s="7" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="E50" s="12">
         <v>6400</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C51" s="7" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E51" s="12">
         <v>7300</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C52" s="7" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="E52" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C53" s="7" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="E53" s="12">
         <v>3700</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C54" s="7" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="E54" s="12">
         <v>3500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="E55" s="12">
         <v>6300</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C56" s="7" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E56" s="12">
         <v>24000</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C57" s="7" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D57" s="6" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E57" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C58" s="7" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="E58" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C59" s="7" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="E59" s="12">
         <v>2800</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="7" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="E60" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C61" s="7" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="D61" s="6" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="E61" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="7" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E62" s="12">
         <v>800</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="E63" s="12">
         <v>2000</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="E64" s="12">
         <v>3300</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="E65" s="12">
         <v>1900</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="E66" s="12">
         <v>3400</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>132</v>
+        <v>9</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="E67" s="12">
         <v>9000</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="E68" s="12">
-        <v>22900</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="B69" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="E69" s="12">
+        <v>22900</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5">
+      <c r="A70" s="4">
+        <v>61</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="E70" s="12">
         <v>25700</v>
       </c>
     </row>
-    <row r="70" spans="1:5">
-[...7 lines deleted...]
-    </row>
     <row r="71" spans="1:5">
-      <c r="A71" s="3" t="s">
+      <c r="A71" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="7"/>
+      <c r="D71" s="6"/>
+      <c r="E71" s="12"/>
+    </row>
+    <row r="72" spans="1:5">
+      <c r="A72" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B71" s="8" t="s">
+      <c r="B72" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C71" s="10" t="s">
+      <c r="C72" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="D71" s="11" t="s">
+      <c r="D72" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E71" s="13" t="s">
+      <c r="E72" s="13" t="s">
         <v>8</v>
-      </c>
-[...15 lines deleted...]
-        <v>2000</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>42</v>
+        <v>86</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="E73" s="12">
-        <v>2700</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>110</v>
+        <v>58</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E74" s="12">
-        <v>800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="E75" s="12">
-        <v>2200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="E76" s="12">
-        <v>1200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E77" s="12">
-        <v>2500</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>46</v>
+        <v>10</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="E78" s="12">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>147</v>
+        <v>143</v>
       </c>
       <c r="E79" s="12">
-        <v>2800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="E80" s="12">
-        <v>1600</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>102</v>
+        <v>40</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
       <c r="E81" s="12">
-        <v>3700</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>44</v>
+        <v>98</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
       <c r="E82" s="12">
-        <v>3400</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>92</v>
+        <v>108</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>151</v>
+        <v>147</v>
       </c>
       <c r="E83" s="12">
-        <v>3600</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
+        <v>12</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C84" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="B84" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84" s="6" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="E84" s="12">
-        <v>2400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>64</v>
+        <v>88</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="E85" s="12">
-        <v>4400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>94</v>
+        <v>60</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>154</v>
+        <v>150</v>
       </c>
       <c r="E86" s="12">
-        <v>5400</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>15</v>
+        <v>90</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E87" s="12">
-        <v>1600</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="E88" s="12">
-        <v>2800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="E89" s="12">
-        <v>3500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="E90" s="12">
-        <v>6400</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B91" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E91" s="12">
-        <v>3100</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E92" s="12">
         <v>7300</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="E93" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="E94" s="12">
         <v>3200</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E95" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E96" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>54</v>
+        <v>50</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="E97" s="12">
         <v>3000</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B98" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E98" s="12">
         <v>2700</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E99" s="12">
         <v>5900</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="E100" s="12">
         <v>5400</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="B101" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="E101" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="E102" s="12">
-        <v>2400</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B103" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E103" s="12">
-        <v>2900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>40</v>
+        <v>116</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="E104" s="12">
-        <v>4800</v>
+        <v>800</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>9</v>
+        <v>118</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="E105" s="12">
-        <v>800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B106" s="9" t="s">
+        <v>121</v>
+      </c>
+      <c r="C106" s="7" t="s">
         <v>122</v>
       </c>
-      <c r="C106" s="7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="6" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E106" s="12">
-        <v>2000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>125</v>
+        <v>12</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="E107" s="12">
-        <v>3300</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="E108" s="12">
-        <v>1900</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B109" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>177</v>
+        <v>173</v>
       </c>
       <c r="E109" s="12">
-        <v>3400</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C110" s="7" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="E110" s="12">
-        <v>5200</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C111" s="7" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E111" s="12">
-        <v>5400</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C112" s="7" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D112" s="6" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
       <c r="E112" s="12">
-        <v>7300</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C113" s="7" t="s">
-        <v>88</v>
+        <v>62</v>
       </c>
       <c r="D113" s="6" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E113" s="12">
-        <v>7200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B114" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C114" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="E114" s="12">
-        <v>1700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
       <c r="E115" s="12">
-        <v>2000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="116" spans="1:5">
-      <c r="A116" s="4">
-[...13 lines deleted...]
-      </c>
+      <c r="A116" s="5" t="s">
+        <v>180</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="7"/>
+      <c r="D116" s="6"/>
+      <c r="E116" s="12"/>
     </row>
     <row r="117" spans="1:5">
-      <c r="A117" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E117" s="12"/>
+      <c r="A117" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B117" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C117" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D117" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E117" s="13" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="118" spans="1:5">
-      <c r="A118" s="3" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A118" s="4">
+        <v>1</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D118" s="6" t="s">
+        <v>165</v>
+      </c>
+      <c r="E118" s="12">
+        <v>1200</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C119" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="E119" s="12">
-        <v>1200</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C120" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="E120" s="12">
-        <v>2400</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>171</v>
+        <v>181</v>
       </c>
       <c r="E121" s="12">
-        <v>2900</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B122" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>172</v>
+        <v>182</v>
       </c>
       <c r="E122" s="12">
-        <v>4800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="E123" s="12">
-        <v>1700</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="E124" s="12">
-        <v>2000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="E125" s="12">
-        <v>1800</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B126" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>26</v>
+        <v>116</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>189</v>
+        <v>168</v>
       </c>
       <c r="E126" s="12">
-        <v>1700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>9</v>
+        <v>118</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
       <c r="E127" s="12">
-        <v>2700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>9</v>
+        <v>121</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E128" s="12">
-        <v>800</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>123</v>
+        <v>106</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>174</v>
+        <v>139</v>
       </c>
       <c r="E129" s="12">
-        <v>2000</v>
+        <v>800</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>125</v>
+        <v>17</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>126</v>
+        <v>108</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>175</v>
+        <v>147</v>
       </c>
       <c r="E130" s="12">
-        <v>3300</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C131" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="E131" s="12">
-        <v>800</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>112</v>
+        <v>124</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="E132" s="12">
-        <v>1600</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
       <c r="E133" s="12">
-        <v>2800</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B134" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>128</v>
+        <v>10</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>176</v>
+        <v>142</v>
       </c>
       <c r="E134" s="12">
-        <v>1900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>130</v>
+        <v>13</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>177</v>
+        <v>148</v>
       </c>
       <c r="E135" s="12">
-        <v>3400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>144</v>
+        <v>154</v>
       </c>
       <c r="E136" s="12">
-        <v>1200</v>
+        <v>3100</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B137" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>12</v>
+        <v>46</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="E137" s="12">
-        <v>2400</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="E138" s="12">
-        <v>1600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E139" s="12">
-        <v>3100</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="E140" s="12">
-        <v>1600</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="E141" s="12">
-        <v>1500</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B142" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="E142" s="12">
-        <v>3000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>56</v>
+        <v>96</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>166</v>
+        <v>143</v>
       </c>
       <c r="E143" s="12">
-        <v>2700</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>167</v>
+        <v>146</v>
       </c>
       <c r="E144" s="12">
-        <v>5900</v>
+        <v>3700</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B145" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>168</v>
+        <v>152</v>
       </c>
       <c r="E145" s="12">
-        <v>5400</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>100</v>
+        <v>86</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="E146" s="12">
-        <v>2000</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>102</v>
+        <v>88</v>
       </c>
       <c r="D147" s="6" t="s">
         <v>149</v>
       </c>
       <c r="E147" s="12">
-        <v>3700</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>104</v>
+        <v>90</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>157</v>
+        <v>151</v>
       </c>
       <c r="E148" s="12">
-        <v>3500</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="E149" s="12">
-        <v>2200</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>151</v>
+        <v>156</v>
       </c>
       <c r="E150" s="12">
-        <v>3600</v>
+        <v>7300</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>94</v>
+        <v>58</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
       <c r="E151" s="12">
-        <v>5400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c r="E152" s="12">
-        <v>6400</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>98</v>
+        <v>112</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>160</v>
+        <v>186</v>
       </c>
       <c r="E153" s="12">
-        <v>7300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>145</v>
+        <v>187</v>
       </c>
       <c r="E154" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>153</v>
+        <v>177</v>
       </c>
       <c r="E155" s="12">
-        <v>4400</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>116</v>
+        <v>64</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>191</v>
+        <v>178</v>
       </c>
       <c r="E156" s="12">
-        <v>800</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>118</v>
+        <v>66</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="E157" s="12">
-        <v>2500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>66</v>
+        <v>42</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>182</v>
+        <v>140</v>
       </c>
       <c r="E158" s="12">
         <v>1700</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B159" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>68</v>
+        <v>44</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>183</v>
+        <v>144</v>
       </c>
       <c r="E159" s="12">
-        <v>2000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="160" spans="1:5">
-      <c r="A160" s="4">
-[...13 lines deleted...]
-      </c>
+      <c r="A160" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="B160" s="6"/>
+      <c r="C160" s="7"/>
+      <c r="D160" s="6"/>
+      <c r="E160" s="12"/>
     </row>
     <row r="161" spans="1:5">
-      <c r="A161" s="4">
-[...12 lines deleted...]
-        <v>1700</v>
+      <c r="A161" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B161" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C161" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D161" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E161" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
-        <v>44</v>
+        <v>1</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>48</v>
+        <v>68</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>147</v>
+        <v>189</v>
       </c>
       <c r="E162" s="12">
-        <v>2800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="163" spans="1:5">
-      <c r="A163" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E163" s="12"/>
+      <c r="A163" s="4">
+        <v>2</v>
+      </c>
+      <c r="B163" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C163" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D163" s="6" t="s">
+        <v>190</v>
+      </c>
+      <c r="E163" s="12">
+        <v>8700</v>
+      </c>
     </row>
     <row r="164" spans="1:5">
-      <c r="A164" s="3" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A164" s="4">
+        <v>3</v>
+      </c>
+      <c r="B164" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C164" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="D164" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="E164" s="12">
+        <v>10800</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E165" s="12">
-        <v>6900</v>
+        <v>11200</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E166" s="12">
-        <v>8700</v>
+        <v>13800</v>
       </c>
     </row>
     <row r="167" spans="1:5">
-      <c r="A167" s="4">
-[...13 lines deleted...]
-      </c>
+      <c r="A167" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="B167" s="6"/>
+      <c r="C167" s="7"/>
+      <c r="D167" s="6"/>
+      <c r="E167" s="12"/>
     </row>
     <row r="168" spans="1:5">
-      <c r="A168" s="4">
+      <c r="A168" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B168" s="9" t="s">
-[...9 lines deleted...]
-        <v>11200</v>
+      <c r="B168" s="8" t="s">
+        <v>5</v>
+      </c>
+      <c r="C168" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D168" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E168" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B169" s="9" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>80</v>
+        <v>32</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
       <c r="E169" s="12">
-        <v>13800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="170" spans="1:5">
-      <c r="A170" s="5" t="s">
-[...5 lines deleted...]
-      <c r="E170" s="12"/>
+      <c r="A170" s="4">
+        <v>2</v>
+      </c>
+      <c r="B170" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C170" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E170" s="12">
+        <v>2900</v>
+      </c>
     </row>
     <row r="171" spans="1:5">
-      <c r="A171" s="3" t="s">
-[...39 lines deleted...]
-      <c r="C173" s="7" t="s">
+      <c r="A171" s="4">
+        <v>3</v>
+      </c>
+      <c r="B171" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C171" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="D173" s="6" t="s">
-[...36 lines deleted...]
-      <c r="E175" s="12">
+      <c r="D171" s="6" t="s">
+        <v>167</v>
+      </c>
+      <c r="E171" s="12">
         <v>4800</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
-    <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
-    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A70:E70"/>
-[...2 lines deleted...]
-    <mergeCell ref="A170:E170"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A71:E71"/>
+    <mergeCell ref="A116:E116"/>
+    <mergeCell ref="A160:E160"/>
+    <mergeCell ref="A167:E167"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
-[...158 lines deleted...]
-    <hyperlink ref="D175" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="D10" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="D11" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="D12" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D13" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="D15" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="D16" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="D17" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="D18" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="D19" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="D20" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="D21" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="D22" r:id="rId_hyperlink_13"/>
+    <hyperlink ref="D23" r:id="rId_hyperlink_14"/>
+    <hyperlink ref="D24" r:id="rId_hyperlink_15"/>
+    <hyperlink ref="D25" r:id="rId_hyperlink_16"/>
+    <hyperlink ref="D26" r:id="rId_hyperlink_17"/>
+    <hyperlink ref="D27" r:id="rId_hyperlink_18"/>
+    <hyperlink ref="D28" r:id="rId_hyperlink_19"/>
+    <hyperlink ref="D29" r:id="rId_hyperlink_20"/>
+    <hyperlink ref="D30" r:id="rId_hyperlink_21"/>
+    <hyperlink ref="D31" r:id="rId_hyperlink_22"/>
+    <hyperlink ref="D32" r:id="rId_hyperlink_23"/>
+    <hyperlink ref="D33" r:id="rId_hyperlink_24"/>
+    <hyperlink ref="D34" r:id="rId_hyperlink_25"/>
+    <hyperlink ref="D35" r:id="rId_hyperlink_26"/>
+    <hyperlink ref="D36" r:id="rId_hyperlink_27"/>
+    <hyperlink ref="D37" r:id="rId_hyperlink_28"/>
+    <hyperlink ref="D38" r:id="rId_hyperlink_29"/>
+    <hyperlink ref="D39" r:id="rId_hyperlink_30"/>
+    <hyperlink ref="D40" r:id="rId_hyperlink_31"/>
+    <hyperlink ref="D41" r:id="rId_hyperlink_32"/>
+    <hyperlink ref="D42" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="D43" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="D44" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="D45" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="D46" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="D47" r:id="rId_hyperlink_38"/>
+    <hyperlink ref="D48" r:id="rId_hyperlink_39"/>
+    <hyperlink ref="D49" r:id="rId_hyperlink_40"/>
+    <hyperlink ref="D50" r:id="rId_hyperlink_41"/>
+    <hyperlink ref="D51" r:id="rId_hyperlink_42"/>
+    <hyperlink ref="D52" r:id="rId_hyperlink_43"/>
+    <hyperlink ref="D53" r:id="rId_hyperlink_44"/>
+    <hyperlink ref="D54" r:id="rId_hyperlink_45"/>
+    <hyperlink ref="D55" r:id="rId_hyperlink_46"/>
+    <hyperlink ref="D56" r:id="rId_hyperlink_47"/>
+    <hyperlink ref="D57" r:id="rId_hyperlink_48"/>
+    <hyperlink ref="D58" r:id="rId_hyperlink_49"/>
+    <hyperlink ref="D59" r:id="rId_hyperlink_50"/>
+    <hyperlink ref="D60" r:id="rId_hyperlink_51"/>
+    <hyperlink ref="D61" r:id="rId_hyperlink_52"/>
+    <hyperlink ref="D62" r:id="rId_hyperlink_53"/>
+    <hyperlink ref="D63" r:id="rId_hyperlink_54"/>
+    <hyperlink ref="D64" r:id="rId_hyperlink_55"/>
+    <hyperlink ref="D65" r:id="rId_hyperlink_56"/>
+    <hyperlink ref="D66" r:id="rId_hyperlink_57"/>
+    <hyperlink ref="D67" r:id="rId_hyperlink_58"/>
+    <hyperlink ref="D68" r:id="rId_hyperlink_59"/>
+    <hyperlink ref="D69" r:id="rId_hyperlink_60"/>
+    <hyperlink ref="D70" r:id="rId_hyperlink_61"/>
+    <hyperlink ref="D73" r:id="rId_hyperlink_62"/>
+    <hyperlink ref="D74" r:id="rId_hyperlink_63"/>
+    <hyperlink ref="D75" r:id="rId_hyperlink_64"/>
+    <hyperlink ref="D76" r:id="rId_hyperlink_65"/>
+    <hyperlink ref="D77" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="D78" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="D79" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="D80" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="D81" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="D82" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="D83" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="D84" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="D85" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="D86" r:id="rId_hyperlink_75"/>
+    <hyperlink ref="D87" r:id="rId_hyperlink_76"/>
+    <hyperlink ref="D88" r:id="rId_hyperlink_77"/>
+    <hyperlink ref="D89" r:id="rId_hyperlink_78"/>
+    <hyperlink ref="D90" r:id="rId_hyperlink_79"/>
+    <hyperlink ref="D91" r:id="rId_hyperlink_80"/>
+    <hyperlink ref="D92" r:id="rId_hyperlink_81"/>
+    <hyperlink ref="D93" r:id="rId_hyperlink_82"/>
+    <hyperlink ref="D94" r:id="rId_hyperlink_83"/>
+    <hyperlink ref="D95" r:id="rId_hyperlink_84"/>
+    <hyperlink ref="D96" r:id="rId_hyperlink_85"/>
+    <hyperlink ref="D97" r:id="rId_hyperlink_86"/>
+    <hyperlink ref="D98" r:id="rId_hyperlink_87"/>
+    <hyperlink ref="D99" r:id="rId_hyperlink_88"/>
+    <hyperlink ref="D100" r:id="rId_hyperlink_89"/>
+    <hyperlink ref="D101" r:id="rId_hyperlink_90"/>
+    <hyperlink ref="D102" r:id="rId_hyperlink_91"/>
+    <hyperlink ref="D103" r:id="rId_hyperlink_92"/>
+    <hyperlink ref="D104" r:id="rId_hyperlink_93"/>
+    <hyperlink ref="D105" r:id="rId_hyperlink_94"/>
+    <hyperlink ref="D106" r:id="rId_hyperlink_95"/>
+    <hyperlink ref="D107" r:id="rId_hyperlink_96"/>
+    <hyperlink ref="D108" r:id="rId_hyperlink_97"/>
+    <hyperlink ref="D109" r:id="rId_hyperlink_98"/>
+    <hyperlink ref="D110" r:id="rId_hyperlink_99"/>
+    <hyperlink ref="D111" r:id="rId_hyperlink_100"/>
+    <hyperlink ref="D112" r:id="rId_hyperlink_101"/>
+    <hyperlink ref="D113" r:id="rId_hyperlink_102"/>
+    <hyperlink ref="D114" r:id="rId_hyperlink_103"/>
+    <hyperlink ref="D115" r:id="rId_hyperlink_104"/>
+    <hyperlink ref="D118" r:id="rId_hyperlink_105"/>
+    <hyperlink ref="D119" r:id="rId_hyperlink_106"/>
+    <hyperlink ref="D120" r:id="rId_hyperlink_107"/>
+    <hyperlink ref="D121" r:id="rId_hyperlink_108"/>
+    <hyperlink ref="D122" r:id="rId_hyperlink_109"/>
+    <hyperlink ref="D123" r:id="rId_hyperlink_110"/>
+    <hyperlink ref="D124" r:id="rId_hyperlink_111"/>
+    <hyperlink ref="D125" r:id="rId_hyperlink_112"/>
+    <hyperlink ref="D126" r:id="rId_hyperlink_113"/>
+    <hyperlink ref="D127" r:id="rId_hyperlink_114"/>
+    <hyperlink ref="D128" r:id="rId_hyperlink_115"/>
+    <hyperlink ref="D129" r:id="rId_hyperlink_116"/>
+    <hyperlink ref="D130" r:id="rId_hyperlink_117"/>
+    <hyperlink ref="D131" r:id="rId_hyperlink_118"/>
+    <hyperlink ref="D132" r:id="rId_hyperlink_119"/>
+    <hyperlink ref="D133" r:id="rId_hyperlink_120"/>
+    <hyperlink ref="D134" r:id="rId_hyperlink_121"/>
+    <hyperlink ref="D135" r:id="rId_hyperlink_122"/>
+    <hyperlink ref="D136" r:id="rId_hyperlink_123"/>
+    <hyperlink ref="D137" r:id="rId_hyperlink_124"/>
+    <hyperlink ref="D138" r:id="rId_hyperlink_125"/>
+    <hyperlink ref="D139" r:id="rId_hyperlink_126"/>
+    <hyperlink ref="D140" r:id="rId_hyperlink_127"/>
+    <hyperlink ref="D141" r:id="rId_hyperlink_128"/>
+    <hyperlink ref="D142" r:id="rId_hyperlink_129"/>
+    <hyperlink ref="D143" r:id="rId_hyperlink_130"/>
+    <hyperlink ref="D144" r:id="rId_hyperlink_131"/>
+    <hyperlink ref="D145" r:id="rId_hyperlink_132"/>
+    <hyperlink ref="D146" r:id="rId_hyperlink_133"/>
+    <hyperlink ref="D147" r:id="rId_hyperlink_134"/>
+    <hyperlink ref="D148" r:id="rId_hyperlink_135"/>
+    <hyperlink ref="D149" r:id="rId_hyperlink_136"/>
+    <hyperlink ref="D150" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="D151" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="D152" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="D153" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="D154" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="D155" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="D156" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="D157" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="D158" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="D159" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="D162" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="D163" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="D164" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="D165" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="D166" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="D169" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="D170" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="D171" r:id="rId_hyperlink_154"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>