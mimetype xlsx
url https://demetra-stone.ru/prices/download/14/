--- v0 (2026-05-31)
+++ v1 (2026-07-17)
@@ -44,345 +44,339 @@
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Толстомеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Цена за шт</t>
   </si>
   <si>
+    <t>Гранитная плитка серая 450х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/</t>
+  </si>
+  <si>
     <t>Плита для пошаговой дорожки 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
+    <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/</t>
+  </si>
+  <si>
     <t>Полоса гранитная Термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/</t>
   </si>
   <si>
-    <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/seryy-granit/</t>
+    <t>Плита для пошаговой дорожки 900х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
     <t>Гранитная плитка серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1403</t>
   </si>
   <si>
+    <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
+  </si>
+  <si>
     <t>Цена за м.п.</t>
   </si>
   <si>
-    <t xml:space="preserve">Полоса гранитная Термо Lх350х30 мм </t>
+    <t>Полоса гранитная Термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446</t>
   </si>
   <si>
-    <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
+    <t>Крупноформатная плита Гранитная плита 1380х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435</t>
+  </si>
+  <si>
+    <t>Цена за м2</t>
+  </si>
+  <si>
+    <t>Гранитная плитка серая 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=522</t>
+  </si>
+  <si>
+    <t>Полоса гранитная Полировка Lх150х20 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1447</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
-    <t>Цена за м2</t>
-[...23 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1184</t>
+    <t>Плита для пошаговой дорожки 600х300х50 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=521</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х300х50 мм</t>
-[...2 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
+    <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=965</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная плитка серая 900х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=976</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 600х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
+  </si>
+  <si>
+    <t>Плита для пошаговой дорожки 900х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1200х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=948</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х300х80 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитная плитка серая 1250х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=952</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 900х600х80</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
+  </si>
+  <si>
+    <t>Плита для пошаговой дорожки 1200х200х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1350х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=968</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 900х600х80</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитная плитка серая 1400х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=953</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
+  </si>
+  <si>
+    <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1375</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита для пошаговой дорожки 1200х300х60 мм </t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
+    <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1376</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1481</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитная плитка серая 2000х350х30</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1482</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1455</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1456</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1457</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=684</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитные ступени 600х400х60 мм термо с пропилом </t>
+    <t>Гранитные ступени 600х400х60 мм термо с пропилом</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1217</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1319</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитные ступени Ступень термо  1260х600х80 мм </t>
+    <t>Гранитные ступени Ступень термо  1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1387</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1388</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1389</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1424</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  2000х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1483</t>
   </si>
   <si>
     <t>Гранитные ступени Подступёнок полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1441</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t xml:space="preserve">Плита гранитная серая 600х600х60 мм с фаской и пропилом </t>
+    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1199</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
@@ -419,168 +413,168 @@
   <si>
     <t>Плита гранитная серая 400х200х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1331</t>
   </si>
   <si>
     <t>Плита гранитная серая 300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=528</t>
   </si>
   <si>
     <t>Плита гранитная серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1307</t>
   </si>
   <si>
     <t>Плита гранитная серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1306</t>
   </si>
   <si>
+    <t>Плита мощения Габбро 450х300х80 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/</t>
+  </si>
+  <si>
     <t>Плитка Гранатовый амфиболит 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 450х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Гранатовый амфиболит 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225</t>
   </si>
   <si>
+    <t>Плита мощения Габбро 900х300х80 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1303</t>
+  </si>
+  <si>
     <t>Гранитная тротуарная плитка 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 900х300х80 мм термо</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1303</t>
+    <t>Гранитная тротуарная плитка 200х100х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454</t>
   </si>
   <si>
     <t>Плита мощения Габбро 450х300х80 мм  2 сорт термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1353</t>
   </si>
   <si>
     <t>Плитка Гранатовый амфиболит 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227</t>
   </si>
   <si>
-    <t>Гранитная тротуарная плитка 200х100х30 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная тротуарная плитка 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453</t>
   </si>
   <si>
     <t>Плита мощения Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104</t>
   </si>
   <si>
     <t>Плита мощения Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1132</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитная тротуарная плитка 600х600х30 мм </t>
+    <t>Плита мощения Габбро 400х200х80 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334</t>
+  </si>
+  <si>
+    <t>Гранитная тротуарная плитка 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 400х200х80 мм термо</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334</t>
+    <t>Гранитная тротуарная плитка 600х300х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202</t>
   </si>
   <si>
     <t>Плита мощения Габбро 300х600х80 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=929</t>
   </si>
   <si>
-    <t>Гранитная тротуарная плитка 600х300х60 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная тротуарная плитка 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203</t>
   </si>
   <si>
-    <t xml:space="preserve">Гранитная тротуарная плитка 400х200х80 мм </t>
+    <t>Гранитная тротуарная плитка 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341</t>
   </si>
   <si>
     <t>Плитка Мансуровская 300х600х20 мм</t>
   </si>
@@ -590,165 +584,171 @@
   <si>
     <t>Плитка Мансуровская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=371</t>
   </si>
   <si>
     <t>Плитка Мансуровская 300х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1103</t>
   </si>
   <si>
     <t>Плитка Мансуровская 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1323</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1404</t>
   </si>
   <si>
+    <t>Плитка Мансуровская 900х300х50 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1492</t>
+  </si>
+  <si>
     <t>Плитка Мансуровская 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1284</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=909</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1437</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1438</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 600х300х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 300х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=1113</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=529</t>
   </si>
   <si>
-    <t xml:space="preserve"> Цена за м.п</t>
+    <t>Цена за м.п</t>
   </si>
   <si>
     <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/</t>
   </si>
   <si>
     <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/?sku=506</t>
   </si>
   <si>
-    <t xml:space="preserve">Боллард гранитный Боллард гранитный круглый </t>
+    <t>Боллард гранитный Боллард гранитный круглый</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
   </si>
   <si>
-    <t xml:space="preserve">Боллард гранитный Боллард гранитный 600х340х280 мм </t>
+    <t>Боллард гранитный Боллард гранитный 600х340х280 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/?sku=1294</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 300х600х18,600х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 600х300х30,600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/?sku=724</t>
   </si>
   <si>
     <t>Гранит Роял Вайт G603 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g603-royal-vayt/</t>
   </si>
   <si>
     <t>Гранит Роял Вайт G603 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  1300х600х80 мм</t>
+    <t>Гранит G682 Сансет Голд 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  1380х600х80 мм</t>
+    <t>Гранит G682 Сансет Голд 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  1500х750х80 мм</t>
+    <t>Гранит G682 Сансет Голд 1500х750х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  600х300х18 мм</t>
+    <t>Гранит G682 Сансет Голд 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721</t>
   </si>
   <si>
-    <t>Гранит G682 Сансет Голд  300х600х30 мм</t>
+    <t>Гранит G682 Сансет Голд 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127</t>
   </si>
   <si>
     <t>Гранит G383 Перл Флауэр 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 600х300х30 мм</t>
   </si>
@@ -890,105 +890,105 @@
   <si>
     <t>Плитка Санарская Ступень 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yurevskoe-mestorozhdenie/</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333</t>
   </si>
   <si>
     <t>Плитка Юрьевское месторождение 300х600х50,500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335</t>
   </si>
   <si>
-    <t xml:space="preserve">Капустинский гранит 300х600х20 мм </t>
+    <t>Капустинский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/</t>
   </si>
   <si>
     <t>Капустинский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/kapustinskaya/?sku=305</t>
   </si>
   <si>
+    <t>Дымовская плитка 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/dymovskaya-plitka/</t>
+  </si>
+  <si>
     <t>Дымовская плитка 600х300х30 мм</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/dymovskaya-plitka/</t>
-[...5 lines deleted...]
-    <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=934</t>
+    <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=935</t>
   </si>
   <si>
     <t>Дымовская плитка 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030</t>
   </si>
   <si>
     <t>Дымовская плитка Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444</t>
   </si>
   <si>
     <t>Дымовская плитка Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445</t>
   </si>
   <si>
-    <t>Васильевский гранит  300х600х20 мм</t>
+    <t>Васильевский гранит 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vasilevskaya/</t>
   </si>
   <si>
-    <t>Васильевский гранит  300х600х30 мм</t>
+    <t>Васильевский гранит 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vasilevskaya/?sku=317</t>
   </si>
   <si>
-    <t>Васильевский гранит  600х300х50 мм</t>
+    <t>Васильевский гранит 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/vasilevskaya/?sku=319</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=324</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=1038</t>
   </si>
   <si>
     <t>Плитка Покостовская 300х600х80 мм</t>
   </si>
@@ -1022,150 +1022,150 @@
   <si>
     <t>Плитка Габбро 600х400х20 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298</t>
   </si>
   <si>
     <t>Плитка Габбро 900х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354</t>
   </si>
   <si>
     <t>Плитка Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432</t>
   </si>
   <si>
-    <t xml:space="preserve">Плитка Габбро 450х300х80 мм термо </t>
+    <t>Плитка Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352</t>
   </si>
   <si>
     <t>Плитка Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680</t>
   </si>
   <si>
     <t>Полированная цена за м2</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х20, 300х600х20</t>
+    <t>Межиричский гранит 300х300х20, 300х600х20</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/</t>
   </si>
   <si>
     <t>Термо цена за м2</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х30, 300х600х30</t>
+    <t>Межиричский гранит 300х300х30, 300х600х30</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=313</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х40, 400х400х40, 300х600х40</t>
+    <t>Межиричский гранит 300х300х40, 400х400х40, 300х600х40</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=314</t>
   </si>
   <si>
-    <t>Межиричский гранит  300х300х50, 400х400х50, 400х600х50</t>
+    <t>Межиричский гранит 300х300х50, 400х400х50, 400х600х50</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=315</t>
   </si>
   <si>
-    <t>Челновский гранит  300х300х20,300х600х20 мм</t>
+    <t>Челновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=320</t>
   </si>
   <si>
-    <t>Челновский гранит  300х300х30,300х600х30 мм</t>
+    <t>Челновский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/</t>
   </si>
   <si>
-    <t>Челновский гранит  300х300х50,500х500х50 мм</t>
+    <t>Челновский гранит 300х300х50,500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=323</t>
   </si>
   <si>
     <t>Полированная 600х300х18 мм</t>
   </si>
   <si>
     <t>Гранитная плитка G Браун</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/</t>
   </si>
   <si>
     <t>Масловский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/</t>
   </si>
   <si>
     <t>Масловский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/?sku=337</t>
   </si>
   <si>
     <t>Масловский гранит 300х600х50,500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/?sku=339</t>
   </si>
   <si>
-    <t>Емельяновский гранит  300х300х20,300х600х20 мм</t>
+    <t>Емельяновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/</t>
   </si>
   <si>
-    <t>Емельяновский гранит  300х300х30,300х600х30 мм</t>
+    <t>Емельяновский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/?sku=96</t>
   </si>
   <si>
     <t>Полированая цена за м2</t>
   </si>
   <si>
     <t>Токовский гранит 300х300х20, 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tokovskaya/</t>
   </si>
   <si>
     <t>Токовский гранит 300х300х30, 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tokovskaya/?sku=309</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 300х70х20 мм  полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/</t>
   </si>
@@ -1184,51 +1184,51 @@
   <si>
     <t>Плитка Лабрадорит 600х130х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=939</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 443х145х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1399</t>
   </si>
   <si>
     <t>Лезниковский гранит плитка 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/leznikovskiy/</t>
   </si>
   <si>
     <t>Лезниковский гранит плитка 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/leznikovskiy/?sku=329</t>
   </si>
   <si>
-    <t>Полусфера из гранита 400х250 мм</t>
+    <t>Полусфера из гранита 500х270 мм</t>
   </si>
   <si>
     <t>Полусфера гранитная</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polusfera-granitnaya/</t>
   </si>
   <si>
     <t>Гранитная плита</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132</t>
   </si>
@@ -1731,51 +1731,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1184" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=934" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1184" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=934" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:E378"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="E378" sqref="E378"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -1821,510 +1821,510 @@
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="7" t="s">
         <v>12</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>13</v>
       </c>
       <c r="E9" s="12">
-        <v>1600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="7" t="s">
         <v>14</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="7" t="s">
         <v>16</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E11" s="12">
-        <v>1200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="7" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E12" s="12">
-        <v>2400</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="7" t="s">
+      <c r="D13" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D13" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="12">
-        <v>2500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D14" s="6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E14" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C15" s="7" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="E15" s="12">
-        <v>1500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="7" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="6" t="s">
         <v>28</v>
       </c>
       <c r="E16" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="12">
         <v>3600</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="12">
         <v>1100</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="12">
         <v>3800</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="12">
-        <v>1200</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="12">
         <v>1800</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="12">
-        <v>1400</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="12">
-        <v>1700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="12">
-        <v>2700</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="12">
-        <v>1500</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="12">
-        <v>2400</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="12">
-        <v>2800</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="12">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="12">
-        <v>2500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="12">
-        <v>1600</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="12">
-        <v>3300</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E35" s="12">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E36" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>9</v>
@@ -2365,1096 +2365,1096 @@
       </c>
       <c r="C39" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E45" s="12">
-        <v>5500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="12">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E47" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E48" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>42</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E49" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>43</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E50" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>44</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E51" s="12">
-        <v>4500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>45</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E52" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>46</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E53" s="12">
-        <v>5500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>47</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E54" s="12">
-        <v>1200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>48</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="12">
-        <v>1000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>49</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="12">
-        <v>1400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>50</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E57" s="12">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>51</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E58" s="12">
-        <v>3800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>52</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E59" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>53</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E60" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E61" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>55</v>
       </c>
       <c r="B62" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E62" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C63" s="7" t="s">
+        <v>110</v>
+      </c>
+      <c r="D63" s="6" t="s">
         <v>122</v>
       </c>
-      <c r="D63" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="12">
-        <v>4500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>57</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>124</v>
       </c>
       <c r="E64" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>126</v>
       </c>
       <c r="E65" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>59</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C66" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>128</v>
       </c>
       <c r="E66" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C67" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D67" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E67" s="12">
-        <v>5500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>61</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C68" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>132</v>
       </c>
       <c r="E68" s="12">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C69" s="7" t="s">
         <v>133</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>134</v>
       </c>
       <c r="E69" s="12">
-        <v>8700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>63</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C70" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D70" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E70" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C71" s="7" t="s">
         <v>137</v>
       </c>
       <c r="D71" s="6" t="s">
         <v>138</v>
       </c>
       <c r="E71" s="12">
         <v>1000</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>65</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C72" s="7" t="s">
         <v>139</v>
       </c>
       <c r="D72" s="6" t="s">
         <v>140</v>
       </c>
       <c r="E72" s="12">
-        <v>1200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C73" s="7" t="s">
         <v>141</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>142</v>
       </c>
       <c r="E73" s="12">
-        <v>6800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>67</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C74" s="7" t="s">
         <v>143</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>144</v>
       </c>
       <c r="E74" s="12">
         <v>3200</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C75" s="7" t="s">
         <v>145</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>146</v>
       </c>
       <c r="E75" s="12">
-        <v>2400</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>69</v>
       </c>
       <c r="B76" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C76" s="7" t="s">
         <v>147</v>
       </c>
       <c r="D76" s="6" t="s">
         <v>148</v>
       </c>
       <c r="E76" s="12">
         <v>6000</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C77" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E77" s="12">
         <v>8200</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>71</v>
       </c>
       <c r="B78" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C78" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D78" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E78" s="12">
-        <v>4300</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>153</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>154</v>
       </c>
       <c r="E79" s="12">
-        <v>4700</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>73</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C80" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="D80" s="6" t="s">
         <v>155</v>
       </c>
-      <c r="D80" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" s="12">
-        <v>7800</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="D81" s="6" t="s">
         <v>157</v>
       </c>
       <c r="E81" s="12">
-        <v>3800</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>75</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C82" s="7" t="s">
         <v>158</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>159</v>
       </c>
       <c r="E82" s="12">
-        <v>6900</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C83" s="7" t="s">
         <v>160</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>161</v>
       </c>
       <c r="E83" s="12">
         <v>4200</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>77</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C84" s="7" t="s">
         <v>162</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>163</v>
       </c>
       <c r="E84" s="12">
-        <v>7600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C85" s="7" t="s">
         <v>164</v>
       </c>
       <c r="D85" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E85" s="12">
         <v>10600</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>79</v>
       </c>
       <c r="B86" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C86" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D86" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E86" s="12">
-        <v>5500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C87" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D87" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E87" s="12">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>81</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C88" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D88" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E88" s="12">
-        <v>8700</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C89" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D89" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E89" s="12">
-        <v>5500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>83</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C90" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D90" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E90" s="12">
-        <v>7600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E91" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>85</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E92" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C93" s="7" t="s">
         <v>180</v>
       </c>
       <c r="D93" s="6" t="s">
         <v>181</v>
       </c>
       <c r="E93" s="12">
-        <v>4500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>87</v>
       </c>
       <c r="B94" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C94" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E94" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>88</v>
       </c>
       <c r="B95" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C95" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D95" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E95" s="12">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>89</v>
       </c>
       <c r="B96" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C96" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E96" s="12">
-        <v>4000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>90</v>
       </c>
       <c r="B97" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C97" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E97" s="12">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>91</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E98" s="12">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>92</v>
       </c>
       <c r="B99" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C99" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E99" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>93</v>
       </c>
       <c r="B100" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E100" s="12">
         <v>5700</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>94</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C101" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D101" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E101" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>95</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C102" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E102" s="12">
         <v>1100</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>96</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="7" t="s">
         <v>199</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>200</v>
       </c>
       <c r="E103" s="12">
@@ -3776,51 +3776,51 @@
       </c>
       <c r="C122" s="7" t="s">
         <v>238</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>239</v>
       </c>
       <c r="E122" s="12">
         <v>1000</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>116</v>
       </c>
       <c r="B123" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C123" s="7" t="s">
         <v>240</v>
       </c>
       <c r="D123" s="6" t="s">
         <v>241</v>
       </c>
       <c r="E123" s="12">
-        <v>1500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>117</v>
       </c>
       <c r="B124" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C124" s="7" t="s">
         <v>242</v>
       </c>
       <c r="D124" s="6" t="s">
         <v>243</v>
       </c>
       <c r="E124" s="12">
         <v>4000</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>118</v>
       </c>
       <c r="B125" s="9" t="s">
         <v>29</v>
@@ -3852,68 +3852,68 @@
         <v>4500</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>120</v>
       </c>
       <c r="B127" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C127" s="7" t="s">
         <v>248</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>249</v>
       </c>
       <c r="E127" s="12">
         <v>5700</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>121</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C128" s="7" t="s">
         <v>250</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>251</v>
       </c>
       <c r="E128" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>122</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C129" s="7" t="s">
         <v>252</v>
       </c>
       <c r="D129" s="6" t="s">
         <v>253</v>
       </c>
       <c r="E129" s="12">
         <v>1100</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>123</v>
       </c>
       <c r="B130" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C130" s="7" t="s">
         <v>254</v>
       </c>
       <c r="D130" s="6" t="s">
         <v>255</v>
       </c>
       <c r="E130" s="12">
@@ -4252,119 +4252,119 @@
       </c>
       <c r="C150" s="7" t="s">
         <v>294</v>
       </c>
       <c r="D150" s="6" t="s">
         <v>295</v>
       </c>
       <c r="E150" s="12">
         <v>7800</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>144</v>
       </c>
       <c r="B151" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C151" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D151" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E151" s="12">
-        <v>5000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>145</v>
       </c>
       <c r="B152" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C152" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D152" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E152" s="12">
-        <v>6200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>146</v>
       </c>
       <c r="B153" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C153" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E153" s="12">
         <v>9800</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>147</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C154" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D154" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E154" s="12">
-        <v>2700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>148</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C155" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E155" s="12">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>149</v>
       </c>
       <c r="B156" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C156" s="7" t="s">
         <v>306</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E156" s="12">
         <v>3300</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>150</v>
       </c>
       <c r="B157" s="9" t="s">
         <v>29</v>
@@ -5017,1700 +5017,1700 @@
       </c>
       <c r="C195" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E195" s="12">
         <v>6900</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="4">
         <v>189</v>
       </c>
       <c r="B196" s="9" t="s">
         <v>390</v>
       </c>
       <c r="C196" s="7" t="s">
         <v>391</v>
       </c>
       <c r="D196" s="6" t="s">
         <v>392</v>
       </c>
       <c r="E196" s="12">
-        <v>21000</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="197" spans="1:5">
       <c r="A197" s="5" t="s">
         <v>393</v>
       </c>
       <c r="B197" s="6"/>
       <c r="C197" s="7"/>
       <c r="D197" s="6"/>
       <c r="E197" s="12"/>
     </row>
     <row r="198" spans="1:5">
       <c r="A198" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B198" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C198" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D198" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E198" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="4">
         <v>1</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="E199" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="4">
         <v>2</v>
       </c>
       <c r="B200" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>139</v>
+        <v>133</v>
       </c>
       <c r="D200" s="6" t="s">
         <v>394</v>
       </c>
       <c r="E200" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="4">
         <v>3</v>
       </c>
       <c r="B201" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="E201" s="12">
-        <v>4500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="202" spans="1:5">
       <c r="A202" s="4">
         <v>4</v>
       </c>
       <c r="B202" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C202" s="7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D202" s="6" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="E202" s="12">
         <v>1500</v>
       </c>
     </row>
     <row r="203" spans="1:5">
       <c r="A203" s="4">
         <v>5</v>
       </c>
       <c r="B203" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C203" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D203" s="6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E203" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="4">
         <v>6</v>
       </c>
       <c r="B204" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D204" s="6" t="s">
         <v>395</v>
       </c>
       <c r="E204" s="12">
         <v>2400</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="4">
         <v>7</v>
       </c>
       <c r="B205" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>147</v>
+        <v>27</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>396</v>
+        <v>28</v>
       </c>
       <c r="E205" s="12">
-        <v>6000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="4">
         <v>8</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>34</v>
+        <v>147</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>35</v>
+        <v>396</v>
       </c>
       <c r="E206" s="12">
-        <v>4500</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="4">
         <v>9</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="E207" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="4">
         <v>10</v>
       </c>
       <c r="B208" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C208" s="7" t="s">
-        <v>36</v>
+        <v>153</v>
       </c>
       <c r="D208" s="6" t="s">
-        <v>37</v>
+        <v>397</v>
       </c>
       <c r="E208" s="12">
-        <v>1000</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="4">
         <v>11</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>155</v>
+        <v>36</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>397</v>
+        <v>37</v>
       </c>
       <c r="E209" s="12">
-        <v>7800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="4">
         <v>12</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C210" s="7" t="s">
-        <v>158</v>
+        <v>40</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>398</v>
+        <v>41</v>
       </c>
       <c r="E210" s="12">
-        <v>6900</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="4">
         <v>13</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>40</v>
+        <v>156</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>41</v>
+        <v>398</v>
       </c>
       <c r="E211" s="12">
-        <v>1200</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="4">
         <v>14</v>
       </c>
       <c r="B212" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>44</v>
+        <v>158</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>45</v>
+        <v>399</v>
       </c>
       <c r="E212" s="12">
-        <v>1400</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="4">
         <v>15</v>
       </c>
       <c r="B213" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>162</v>
+        <v>46</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>399</v>
+        <v>47</v>
       </c>
       <c r="E213" s="12">
-        <v>7600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="4">
         <v>16</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>164</v>
+        <v>48</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>400</v>
+        <v>49</v>
       </c>
       <c r="E214" s="12">
-        <v>10600</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="4">
         <v>17</v>
       </c>
       <c r="B215" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>50</v>
+        <v>164</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>51</v>
+        <v>400</v>
       </c>
       <c r="E215" s="12">
-        <v>1500</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="4">
         <v>18</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="E216" s="12">
-        <v>2400</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="4">
         <v>19</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="E217" s="12">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="4">
         <v>20</v>
       </c>
       <c r="B218" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E218" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="4">
         <v>21</v>
       </c>
       <c r="B219" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C219" s="7" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="E219" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="4">
         <v>22</v>
       </c>
       <c r="B220" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C220" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D220" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E220" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="4">
         <v>23</v>
       </c>
       <c r="B221" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="E221" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="4">
         <v>24</v>
       </c>
       <c r="B222" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>76</v>
+        <v>199</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>77</v>
+        <v>401</v>
       </c>
       <c r="E222" s="12">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="4">
         <v>25</v>
       </c>
       <c r="B223" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E223" s="12">
-        <v>4200</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="4">
         <v>26</v>
       </c>
       <c r="B224" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="E224" s="12">
-        <v>4800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="4">
         <v>27</v>
       </c>
       <c r="B225" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>203</v>
+        <v>104</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="E225" s="12">
-        <v>6800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="4">
         <v>28</v>
       </c>
       <c r="B226" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C226" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="E226" s="12">
-        <v>1000</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="4">
         <v>29</v>
       </c>
       <c r="B227" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C227" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="E227" s="12">
-        <v>1400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="4">
         <v>30</v>
       </c>
       <c r="B228" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C228" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E228" s="12">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="4">
         <v>31</v>
       </c>
       <c r="B229" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C229" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="E229" s="12">
-        <v>3800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="4">
         <v>32</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="E230" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="4">
         <v>33</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="E231" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="4">
         <v>34</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E232" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="4">
         <v>35</v>
       </c>
       <c r="B233" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C233" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="E233" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="4">
         <v>36</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>122</v>
+        <v>110</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="E234" s="12">
-        <v>4500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="4">
         <v>37</v>
       </c>
       <c r="B235" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>112</v>
+        <v>123</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E235" s="12">
-        <v>3800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="4">
         <v>38</v>
       </c>
       <c r="B236" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C236" s="7" t="s">
         <v>125</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="E236" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="4">
         <v>39</v>
       </c>
       <c r="B237" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C237" s="7" t="s">
         <v>127</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="E237" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="4">
         <v>40</v>
       </c>
       <c r="B238" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C238" s="7" t="s">
         <v>129</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="E238" s="12">
-        <v>5500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="4">
         <v>41</v>
       </c>
       <c r="B239" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C239" s="7" t="s">
         <v>131</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="E239" s="12">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="4">
         <v>42</v>
       </c>
       <c r="B240" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>133</v>
+        <v>137</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>418</v>
+        <v>138</v>
       </c>
       <c r="E240" s="12">
-        <v>8700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="4">
         <v>43</v>
       </c>
       <c r="B241" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E241" s="12">
-        <v>1000</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="4">
         <v>44</v>
       </c>
       <c r="B242" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E242" s="12">
-        <v>3200</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="4">
         <v>45</v>
       </c>
       <c r="B243" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C243" s="7" t="s">
         <v>151</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E243" s="12">
-        <v>4300</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="4">
         <v>46</v>
       </c>
       <c r="B244" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E244" s="12">
-        <v>4700</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="4">
         <v>47</v>
       </c>
       <c r="B245" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>137</v>
+        <v>160</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="E245" s="12">
-        <v>3800</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="4">
         <v>48</v>
       </c>
       <c r="B246" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E246" s="12">
-        <v>4200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="4">
         <v>49</v>
       </c>
       <c r="B247" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C247" s="7" t="s">
         <v>166</v>
       </c>
       <c r="D247" s="6" t="s">
         <v>167</v>
       </c>
       <c r="E247" s="12">
-        <v>5500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="4">
         <v>50</v>
       </c>
       <c r="B248" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C248" s="7" t="s">
         <v>168</v>
       </c>
       <c r="D248" s="6" t="s">
         <v>169</v>
       </c>
       <c r="E248" s="12">
-        <v>8500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="4">
         <v>51</v>
       </c>
       <c r="B249" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C249" s="7" t="s">
         <v>170</v>
       </c>
       <c r="D249" s="6" t="s">
         <v>171</v>
       </c>
       <c r="E249" s="12">
-        <v>8700</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="4">
         <v>52</v>
       </c>
       <c r="B250" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C250" s="7" t="s">
         <v>172</v>
       </c>
       <c r="D250" s="6" t="s">
         <v>173</v>
       </c>
       <c r="E250" s="12">
-        <v>5500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="4">
         <v>53</v>
       </c>
       <c r="B251" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C251" s="7" t="s">
         <v>174</v>
       </c>
       <c r="D251" s="6" t="s">
         <v>175</v>
       </c>
       <c r="E251" s="12">
-        <v>7600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="4">
         <v>54</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="7" t="s">
         <v>176</v>
       </c>
       <c r="D252" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E252" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="4">
         <v>55</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="7" t="s">
         <v>178</v>
       </c>
       <c r="D253" s="6" t="s">
         <v>179</v>
       </c>
       <c r="E253" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="4">
         <v>56</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>180</v>
+        <v>376</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>181</v>
+        <v>377</v>
       </c>
       <c r="E254" s="12">
-        <v>4500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="4">
         <v>57</v>
       </c>
       <c r="B255" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>376</v>
+        <v>378</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="E255" s="12">
-        <v>100</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="4">
         <v>58</v>
       </c>
       <c r="B256" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="E256" s="12">
-        <v>1200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="4">
         <v>59</v>
       </c>
       <c r="B257" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>380</v>
+        <v>382</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>381</v>
+        <v>383</v>
       </c>
       <c r="E257" s="12">
-        <v>2400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="4">
         <v>60</v>
       </c>
       <c r="B258" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>382</v>
+        <v>384</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>383</v>
+        <v>385</v>
       </c>
       <c r="E258" s="12">
         <v>500</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="4">
         <v>61</v>
       </c>
       <c r="B259" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>384</v>
+        <v>10</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>385</v>
+        <v>11</v>
       </c>
       <c r="E259" s="12">
-        <v>500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="4">
         <v>62</v>
       </c>
       <c r="B260" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E260" s="12">
-        <v>1200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="4">
         <v>63</v>
       </c>
       <c r="B261" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="E261" s="12">
-        <v>2400</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="4">
         <v>64</v>
       </c>
       <c r="B262" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="E262" s="12">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="4">
         <v>65</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E263" s="12">
-        <v>3800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="4">
         <v>66</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E264" s="12">
-        <v>1800</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="4">
         <v>67</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="E265" s="12">
-        <v>1700</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="4">
         <v>68</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="7" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E266" s="12">
-        <v>2700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="4">
         <v>69</v>
       </c>
       <c r="B267" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="E267" s="12">
-        <v>2800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="4">
         <v>70</v>
       </c>
       <c r="B268" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="E268" s="12">
-        <v>3000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="4">
         <v>71</v>
       </c>
       <c r="B269" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C269" s="7" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D269" s="6" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="E269" s="12">
-        <v>3300</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="4">
         <v>72</v>
       </c>
       <c r="B270" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C270" s="7" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="D270" s="6" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="E270" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="4">
         <v>73</v>
       </c>
       <c r="B271" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="E271" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="4">
         <v>74</v>
       </c>
       <c r="B272" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="E272" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="4">
         <v>75</v>
       </c>
       <c r="B273" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C273" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D273" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E273" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="4">
         <v>76</v>
       </c>
       <c r="B274" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C274" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D274" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E274" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="4">
         <v>77</v>
       </c>
       <c r="B275" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C275" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D275" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E275" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="4">
         <v>78</v>
       </c>
       <c r="B276" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C276" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E276" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="4">
         <v>79</v>
       </c>
       <c r="B277" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>86</v>
+        <v>238</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>87</v>
+        <v>239</v>
       </c>
       <c r="E277" s="12">
-        <v>5500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="4">
         <v>80</v>
       </c>
       <c r="B278" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="E278" s="12">
-        <v>1000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="4">
         <v>81</v>
       </c>
       <c r="B279" s="9" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E279" s="12">
-        <v>1500</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="4">
         <v>82</v>
       </c>
       <c r="B280" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="E280" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="4">
         <v>83</v>
       </c>
       <c r="B281" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="E281" s="12">
-        <v>4200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="4">
         <v>84</v>
       </c>
       <c r="B282" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E282" s="12">
-        <v>4500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="4">
         <v>85</v>
       </c>
       <c r="B283" s="9" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="E283" s="12">
-        <v>5700</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="4">
         <v>86</v>
       </c>
       <c r="B284" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="E284" s="12">
-        <v>2500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="4">
         <v>87</v>
       </c>
       <c r="B285" s="9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>252</v>
+        <v>180</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>253</v>
+        <v>181</v>
       </c>
       <c r="E285" s="12">
-        <v>1100</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="4">
         <v>88</v>
       </c>
       <c r="B286" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C286" s="7" t="s">
         <v>182</v>
       </c>
       <c r="D286" s="6" t="s">
         <v>183</v>
       </c>
       <c r="E286" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="4">
         <v>89</v>
       </c>
       <c r="B287" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C287" s="7" t="s">
         <v>184</v>
       </c>
       <c r="D287" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E287" s="12">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="4">
         <v>90</v>
       </c>
       <c r="B288" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C288" s="7" t="s">
         <v>186</v>
       </c>
       <c r="D288" s="6" t="s">
         <v>187</v>
       </c>
       <c r="E288" s="12">
-        <v>4000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="4">
         <v>91</v>
       </c>
       <c r="B289" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C289" s="7" t="s">
         <v>188</v>
       </c>
       <c r="D289" s="6" t="s">
         <v>189</v>
       </c>
       <c r="E289" s="12">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="4">
         <v>92</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="7" t="s">
         <v>190</v>
       </c>
       <c r="D290" s="6" t="s">
         <v>191</v>
       </c>
       <c r="E290" s="12">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="4">
         <v>93</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="7" t="s">
         <v>192</v>
       </c>
       <c r="D291" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E291" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="4">
         <v>94</v>
       </c>
       <c r="B292" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D292" s="6" t="s">
         <v>194</v>
       </c>
       <c r="E292" s="12">
         <v>5700</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="4">
         <v>95</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C293" s="7" t="s">
         <v>195</v>
       </c>
       <c r="D293" s="6" t="s">
         <v>196</v>
       </c>
       <c r="E293" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="4">
         <v>96</v>
       </c>
       <c r="B294" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C294" s="7" t="s">
         <v>197</v>
       </c>
       <c r="D294" s="6" t="s">
         <v>198</v>
       </c>
       <c r="E294" s="12">
         <v>1100</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="4">
         <v>97</v>
       </c>
       <c r="B295" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C295" s="7" t="s">
         <v>320</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E295" s="12">
@@ -7196,54 +7196,54 @@
     <row r="324" spans="1:5">
       <c r="A324" s="4">
         <v>126</v>
       </c>
       <c r="B324" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C324" s="7" t="s">
         <v>135</v>
       </c>
       <c r="D324" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E324" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="4">
         <v>127</v>
       </c>
       <c r="B325" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>141</v>
+        <v>139</v>
       </c>
       <c r="D325" s="6" t="s">
-        <v>142</v>
+        <v>140</v>
       </c>
       <c r="E325" s="12">
         <v>6800</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="4">
         <v>128</v>
       </c>
       <c r="B326" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C326" s="7" t="s">
         <v>149</v>
       </c>
       <c r="D326" s="6" t="s">
         <v>150</v>
       </c>
       <c r="E326" s="12">
         <v>8200</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="4">
         <v>129</v>
@@ -7559,119 +7559,119 @@
       </c>
       <c r="C345" s="7" t="s">
         <v>284</v>
       </c>
       <c r="D345" s="6" t="s">
         <v>285</v>
       </c>
       <c r="E345" s="12">
         <v>3900</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="4">
         <v>148</v>
       </c>
       <c r="B346" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C346" s="7" t="s">
         <v>296</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>297</v>
       </c>
       <c r="E346" s="12">
-        <v>5000</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="4">
         <v>149</v>
       </c>
       <c r="B347" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C347" s="7" t="s">
         <v>298</v>
       </c>
       <c r="D347" s="6" t="s">
         <v>299</v>
       </c>
       <c r="E347" s="12">
-        <v>6200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="4">
         <v>150</v>
       </c>
       <c r="B348" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C348" s="7" t="s">
         <v>300</v>
       </c>
       <c r="D348" s="6" t="s">
         <v>301</v>
       </c>
       <c r="E348" s="12">
         <v>9800</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="4">
         <v>151</v>
       </c>
       <c r="B349" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C349" s="7" t="s">
         <v>302</v>
       </c>
       <c r="D349" s="6" t="s">
         <v>303</v>
       </c>
       <c r="E349" s="12">
-        <v>2700</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="4">
         <v>152</v>
       </c>
       <c r="B350" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C350" s="7" t="s">
         <v>304</v>
       </c>
       <c r="D350" s="6" t="s">
         <v>305</v>
       </c>
       <c r="E350" s="12">
-        <v>2000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="4">
         <v>153</v>
       </c>
       <c r="B351" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C351" s="7" t="s">
         <v>286</v>
       </c>
       <c r="D351" s="6" t="s">
         <v>287</v>
       </c>
       <c r="E351" s="12">
         <v>3200</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="4">
         <v>154</v>
       </c>
       <c r="B352" s="9" t="s">
         <v>29</v>
@@ -7978,82 +7978,82 @@
     <row r="370" spans="1:5">
       <c r="A370" s="4">
         <v>172</v>
       </c>
       <c r="B370" s="9" t="s">
         <v>345</v>
       </c>
       <c r="C370" s="7" t="s">
         <v>374</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>375</v>
       </c>
       <c r="E370" s="12">
         <v>6500</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="4">
         <v>173</v>
       </c>
       <c r="B371" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="D371" s="6" t="s">
         <v>419</v>
       </c>
       <c r="E371" s="12">
         <v>1600</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="4">
         <v>174</v>
       </c>
       <c r="B372" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D372" s="6" t="s">
         <v>420</v>
       </c>
       <c r="E372" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="4">
         <v>175</v>
       </c>
       <c r="B373" s="9" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C373" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D373" s="6" t="s">
         <v>421</v>
       </c>
       <c r="E373" s="12">
         <v>1100</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="4">
         <v>176</v>
       </c>
       <c r="B374" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C374" s="7" t="s">
         <v>422</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>423</v>
       </c>
       <c r="E374" s="12">