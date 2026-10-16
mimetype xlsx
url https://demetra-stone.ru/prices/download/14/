--- v1 (2026-07-17)
+++ v2 (2026-10-16)
@@ -12,281 +12,347 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="438">
   <si>
     <t xml:space="preserve">                         Прайс-лист ООО" Деметра Стоун"</t>
   </si>
   <si>
     <t>г. Мытищи, Совхозная улица, вл27с1. Тел. +7(495) 769-92-23         +7(906) 507-92-22</t>
   </si>
   <si>
     <t>Сайт: https://demetra-stone.ru   Почта: info@demetra-stone.ru</t>
   </si>
   <si>
     <t>Толстомеры</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
+    <t>Цена за м2</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Полировка 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/</t>
+  </si>
+  <si>
     <t>Цена за шт</t>
   </si>
   <si>
     <t>Гранитная плитка серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/</t>
   </si>
   <si>
+    <t>Полоса гранитная Термо 1200х200х60 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/</t>
+  </si>
+  <si>
+    <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/krupnoformatnaya-plita/</t>
+  </si>
+  <si>
     <t>Плита для пошаговой дорожки 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/</t>
   </si>
   <si>
-    <t>Крупноформатная плита Гранитная плита 1260х600х80 мм</t>
-[...8 lines deleted...]
-    <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/</t>
+    <t>Куртинский гранит Термо 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138</t>
+  </si>
+  <si>
+    <t>Гранитная плитка серая 900х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1403</t>
+  </si>
+  <si>
+    <t>Цена за м.п.</t>
+  </si>
+  <si>
+    <t>Полоса гранитная Термо Lх350х30 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446</t>
   </si>
   <si>
     <t>Плита для пошаговой дорожки 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467</t>
   </si>
   <si>
-    <t>Гранитная плитка серая 900х300х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Крупноформатная плита Гранитная плита 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434</t>
   </si>
   <si>
-    <t>Цена за м.п.</t>
-[...5 lines deleted...]
-    <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446</t>
+    <t>Куртинский гранит Брусчатка 200х100х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139</t>
+  </si>
+  <si>
+    <t>Полоса гранитная Полировка Lх150х20 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1447</t>
   </si>
   <si>
     <t>Крупноформатная плита Гранитная плита 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435</t>
   </si>
   <si>
-    <t>Цена за м2</t>
+    <t>Гранитная плитка серая 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1508</t>
+  </si>
+  <si>
+    <t>Плита для пошаговой дорожки 450х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=522</t>
   </si>
   <si>
-    <t>Полоса гранитная Полировка Lх150х20 мм</t>
-[...10 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 600х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187</t>
   </si>
   <si>
+    <t>Куртинский гранит Брусчатка 200х100х50 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Бордюр ГП5 200х80хL</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228</t>
+  </si>
+  <si>
+    <t>Плита для пошаговой дорожки 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=521</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х600х60 мм с пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная плитка серая 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=965</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 600х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Бордюр ГП1 300х150хL</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Ступень 1500х350х30</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1505</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 900х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=976</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 600х300х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 900х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466</t>
+  </si>
+  <si>
+    <t>Куртинский гранит Подступёнок 1500х150х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/kurtinskiy-granit/?sku=1506</t>
+  </si>
+  <si>
+    <t>Гранитная плитка серая 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/seryy-granit/?sku=1496</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1200х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=948</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1250х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=952</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 900х600х80</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита для пошаговой дорожки 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1350х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=968</t>
   </si>
   <si>
+    <t>Плита для пошаговой дорожки 1260х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
+  </si>
+  <si>
     <t>Гранитная плитка серая 1400х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=953</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 1200х300х60 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337</t>
+    <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1375</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 1300х600х80 мм</t>
-[...2 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338</t>
+    <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1376</t>
   </si>
   <si>
-    <t>Плита для пошаговой дорожки 1380х600х80 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная плитка серая 1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1481</t>
   </si>
   <si>
-    <t>Гранитная плитка серая 2000х350х30</t>
+    <t>Гранитная плитка серая 2000х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1482</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1455</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1456</t>
   </si>
   <si>
     <t>Гранитная плитка серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/seryy-granit/?sku=1457</t>
   </si>
   <si>
     <t>Гранитная плитка серая 600х300х80 мм</t>
   </si>
@@ -326,300 +392,291 @@
   <si>
     <t>Гранитные ступени Ступень термо  1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1389</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  1500х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1424</t>
   </si>
   <si>
     <t>Гранитные ступени Ступень термо  2000х350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1483</t>
   </si>
   <si>
     <t>Гранитные ступени Подступёнок полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnye-stupeni/?sku=1441</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х400х60 мм с фаской и пропилом</t>
+    <t xml:space="preserve">Плита гранитная серая 400х400х60 мм </t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t>Плита гранитная серая 600х600х60 мм с фаской и пропилом</t>
-[...4 lines deleted...]
-  <si>
     <t>Плита гранитная серая 600х300х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>Плита гранитная серая 600х300х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х200х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>Плита гранитная серая 1200х300х60 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1378</t>
   </si>
   <si>
+    <t>Плита гранитная серая 1000х600х60 мм</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1495</t>
+  </si>
+  <si>
     <t>Плита гранитная серая 1260х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1342</t>
   </si>
   <si>
     <t>Плита гранитная серая 1380х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1344</t>
   </si>
   <si>
     <t>Плита гранитная серая 1300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1343</t>
   </si>
   <si>
-    <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1288</t>
-[...7 lines deleted...]
-  <si>
     <t>Плита гранитная серая 400х200х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1331</t>
   </si>
   <si>
     <t>Плита гранитная серая 300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=528</t>
   </si>
   <si>
     <t>Плита гранитная серая 450х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1307</t>
   </si>
   <si>
     <t>Плита гранитная серая 900х300х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1306</t>
   </si>
   <si>
+    <t>Плитка Гранатовый амфиболит 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/</t>
+  </si>
+  <si>
+    <t>Гранитная тротуарная плитка 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/</t>
+  </si>
+  <si>
     <t>Плита мощения Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/</t>
   </si>
   <si>
-    <t>Плитка Гранатовый амфиболит 600х300х30 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/</t>
+    <t>Гранитная тротуарная плитка 600х300х20 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415</t>
+  </si>
+  <si>
+    <t>Плита мощения Габбро 450х300х80 мм  2 сорт термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1353</t>
   </si>
   <si>
     <t>Плитка Гранатовый амфиболит 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 900х300х80 мм термо</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415</t>
+    <t>Плитка Гранатовый амфиболит 600х300х80 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227</t>
+  </si>
+  <si>
+    <t>Плита мощения Габбро 200х200х50 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927</t>
+  </si>
+  <si>
+    <t>Гранитная тротуарная плитка 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507</t>
+  </si>
+  <si>
+    <t>Плита мощения Габбро 600х300х30 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1132</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 200х100х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 450х300х80 мм  2 сорт термо</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитная тротуарная плитка 100х100х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 200х200х50 мм термо</t>
-[...2 lines deleted...]
-    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927</t>
+    <t>Плита мощения Габбро 400х200х80 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334</t>
+  </si>
+  <si>
+    <t>Плита мощения Габбро 300х600х80 мм термо</t>
+  </si>
+  <si>
+    <t>https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=929</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 600х300х30 мм термо</t>
-[...10 lines deleted...]
-  <si>
     <t>Гранитная тротуарная плитка 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202</t>
   </si>
   <si>
-    <t>Плита мощения Габбро 300х600х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Гранитная тротуарная плитка 450х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 900х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 400х200х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1260х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340</t>
   </si>
   <si>
     <t>Гранитная тротуарная плитка 1380х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341</t>
   </si>
   <si>
+    <t>Плитка Мансуровская 400х400х60 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/</t>
+  </si>
+  <si>
     <t>Плитка Мансуровская 300х600х20 мм</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/mansurovskiy/</t>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=370</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=371</t>
   </si>
   <si>
-    <t>Плитка Мансуровская 300х300х30 мм</t>
-[...8 lines deleted...]
-    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1323</t>
+    <t>Плитка Мансуровская 900х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/mansurovskiy/?sku=1493</t>
   </si>
   <si>
     <t>Плитка Мансуровская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1404</t>
   </si>
   <si>
     <t>Плитка Мансуровская 900х300х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1492</t>
   </si>
   <si>
     <t>Плитка Мансуровская 1200х200х60 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1284</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=909</t>
   </si>
   <si>
     <t>Плитка Мансуровская Полоса термо Lх350х30 мм</t>
   </si>
@@ -632,57 +689,57 @@
   <si>
     <t>https:/demetra-stone.ru/mansurovskiy/?sku=1438</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 600х300х20 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 300х600х30 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=1113</t>
   </si>
   <si>
     <t>Плита гранитная красно-коричневая 300х600х80 мм</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=529</t>
   </si>
   <si>
     <t>Цена за м.п</t>
   </si>
   <si>
-    <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3см</t>
+    <t>Ступени из гранита радиусные Радиус закругления 8 м, толщина 3 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/</t>
   </si>
   <si>
-    <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3см</t>
+    <t>Ступени из гранита радиусные Радиус закругления 5 м, толщина 3 см</t>
   </si>
   <si>
     <t>https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/?sku=506</t>
   </si>
   <si>
     <t>Боллард гранитный Боллард гранитный круглый</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/</t>
   </si>
   <si>
     <t>Боллард гранитный Боллард гранитный 600х340х280 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/bollard-granitnyy/?sku=1294</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 300х600х18,600х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g687-pich-red/</t>
   </si>
   <si>
     <t>Гранит G687 Пич Рэд 600х300х30,600х600х30 мм</t>
   </si>
@@ -752,56 +809,50 @@
   <si>
     <t>Плитка Южно-Султаевская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 900х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18</t>
   </si>
   <si>
-    <t>Плитка Южно-Султаевская 600х300х50 мм</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Южно-Султаевская 600х300х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская Полоса термо Lх350х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439</t>
   </si>
   <si>
     <t>Плитка Южно-Султаевская Полоса полировка Lх150х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440</t>
   </si>
   <si>
     <t>Гранит G562 Мапл Ред 300х600х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granit-g562-mapl-red/</t>
   </si>
   <si>
     <t>Гранит G562 Мапл Ред 600х300х30 мм</t>
@@ -974,92 +1025,68 @@
   <si>
     <t>Плитка Покостовская 600х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х300х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=324</t>
   </si>
   <si>
     <t>Плитка Покостовская 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=1038</t>
   </si>
   <si>
     <t>Плитка Покостовская 300х600х80 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/pokostovskiy/?sku=677</t>
   </si>
   <si>
-    <t>Плитка Габбро 300х300х18 мм полировка</t>
+    <t>Плитка Габбро 600х300х20 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/</t>
   </si>
   <si>
-    <t>Плитка Габбро 400х300х18 мм полировка</t>
-[...16 lines deleted...]
-  <si>
     <t>Плитка Габбро 600х400х20 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х30 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298</t>
   </si>
   <si>
-    <t>Плитка Габбро 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Габбро 400х200х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432</t>
   </si>
   <si>
     <t>Плитка Габбро 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352</t>
   </si>
   <si>
     <t>Плитка Габбро 200х200х50 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110</t>
   </si>
   <si>
     <t>Плитка Габбро 600х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680</t>
   </si>
   <si>
     <t>Полированная цена за м2</t>
@@ -1088,59 +1115,62 @@
   <si>
     <t>Межиричский гранит 300х300х50, 400х400х50, 400х600х50</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/mezhirichskaya/?sku=315</t>
   </si>
   <si>
     <t>Челновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=320</t>
   </si>
   <si>
     <t>Челновский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/</t>
   </si>
   <si>
     <t>Челновский гранит 300х300х50,500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/chelnovskaya/?sku=323</t>
   </si>
   <si>
-    <t>Полированная 600х300х18 мм</t>
-[...2 lines deleted...]
-    <t>Гранитная плитка G Браун</t>
+    <t>Гранитная плитка G Браун Полированная 600х300х18 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/</t>
   </si>
   <si>
+    <t>Гранитная плитка G Браун Полированная 600х300х30 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504</t>
+  </si>
+  <si>
     <t>Масловский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/</t>
   </si>
   <si>
     <t>Масловский гранит 300х300х30,300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/?sku=337</t>
   </si>
   <si>
     <t>Масловский гранит 300х600х50,500х500х50 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/maslovskiy/?sku=339</t>
   </si>
   <si>
     <t>Емельяновский гранит 300х300х20,300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/yemelyanovskaya/</t>
   </si>
   <si>
     <t>Емельяновский гранит 300х300х30,300х600х30 мм</t>
@@ -1154,153 +1184,141 @@
   <si>
     <t>Токовский гранит 300х300х20, 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tokovskaya/</t>
   </si>
   <si>
     <t>Токовский гранит 300х300х30, 300х600х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/tokovskaya/?sku=309</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 300х70х20 мм  полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 450х300х80 мм термо</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1311</t>
   </si>
   <si>
-    <t>Плитка Лабрадорит 900х300х80 мм термо</t>
-[...4 lines deleted...]
-  <si>
     <t>Плитка Лабрадорит 600х130х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=939</t>
   </si>
   <si>
     <t>Плитка Лабрадорит 443х145х30 мм полировка</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/labradorit/?sku=1399</t>
   </si>
   <si>
     <t>Лезниковский гранит плитка 300х600х20 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/leznikovskiy/</t>
   </si>
   <si>
     <t>Лезниковский гранит плитка 600х300х30 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/leznikovskiy/?sku=329</t>
   </si>
   <si>
-    <t>Полусфера из гранита 500х270 мм</t>
-[...2 lines deleted...]
-    <t>Полусфера гранитная</t>
+    <t>Полусфера гранитная Полусфера из гранита 500х270 мм</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polusfera-granitnaya/</t>
   </si>
   <si>
+    <t>Полусфера гранитная Полусфера из гранита 600х300 мм</t>
+  </si>
+  <si>
+    <t>https:/demetra-stone.ru/polusfera-granitnaya/?sku=1502</t>
+  </si>
+  <si>
     <t>Гранитная плита</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/</t>
   </si>
   <si>
-    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199</t>
-[...1 lines deleted...]
-  <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378</t>
   </si>
   <si>
+    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495</t>
+  </si>
+  <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343</t>
-  </si>
-[...4 lines deleted...]
-    <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/?sku=1446</t>
   </si>
   <si>
     <t>https:/demetra-stone.ru/polosa-granitnaya/?sku=1447</t>
   </si>
   <si>
     <t>Плитка Камбулатовская 600х300х30 мм</t>
   </si>
@@ -1731,6433 +1749,6586 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1303" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1199" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1288" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1102" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1301" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1436" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1103" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1323" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=678" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1408" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1393" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1354" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1505" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1506" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1217" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1319" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1387" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1388" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1389" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1424" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1483" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnye-stupeni/?sku=1441" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=370" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://demetra-stone.ru/tolstomery/iz-granita-radiusnye/?sku=506" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/bollard-granitnyy/?sku=1294" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polusfera-granitnaya/?sku=1502" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1353" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1467" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1434" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1308" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/krupnoformatnaya-plita/?sku=1435" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=927" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1132" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1187" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1200" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=1334" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-moshcheniya-gabbro/?sku=929" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1185" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1281" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1466" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1494" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1380" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1381" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1337" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1338" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-dlya-poshagovoy-dorozhki/?sku=1339" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=1113" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-krasnaya-korichnevaya/?sku=529" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1413" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1414" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1379" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1378" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1495" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1342" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1344" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1343" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1331" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=528" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1307" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plita-granitnaya-seraya/?sku=1306" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1415" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1507" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1454" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1453" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1104" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1105" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1202" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1310" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1206" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1203" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1335" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1336" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1340" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-trotuarnaya-plitka/?sku=1341" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1311" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=939" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/labradorit/?sku=1399" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1403" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1508" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=522" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=521" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=965" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=976" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1496" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=948" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=952" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=968" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=953" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1375" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1376" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1481" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1482" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1455" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1456" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=1457" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/seryy-granit/?sku=684" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1468" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=889" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=18" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=673" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1439" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yuzhno-sultaevskiy/?sku=1440" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=370" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=371" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1493" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1404" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1492" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1284" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=909" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1437" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mansurovskiy/?sku=1438" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1410" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1298" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1432" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1352" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=1110" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-gabbro/?sku=680" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/leznikovskiy/?sku=329" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=324" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=1038" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/pokostovskiy/?sku=677" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g687-pich-red/?sku=724" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g603-royal-vayt/?sku=715" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1349" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=1347" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=721" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g682-sanset-gold/?sku=722" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=1127" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g383-perl-flauer/?sku=718" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1225" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granatovyy-amfibolit-plitka/?sku=1227" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g562-mapl-red/?sku=720" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granitnaya-plitka-g-braun/?sku=1504" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/granit-g654-padang-dark/?sku=716" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/zhezhelevskiy-granit/?sku=708" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kapustinskaya/?sku=305" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/malyginskiy-granit/?sku=633" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/golovyrinskiy-granit/?sku=501" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/novodanilovskiy-granit/?sku=706" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=898" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=899" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/plitka-sanarskaya/?sku=1287" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=935" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1030" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1444" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/dymovskaya-plitka/?sku=1445" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=333" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yurevskoe-mestorozhdenie/?sku=335" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=317" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/vasilevskaya/?sku=319" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=313" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=314" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/mezhirichskaya/?sku=315" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=320" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/chelnovskaya/?sku=323" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=337" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/maslovskiy/?sku=339" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/yemelyanovskaya/?sku=96" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/tokovskaya/?sku=309" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1446" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/polosa-granitnaya/?sku=1447" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=559" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=560" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=683" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kambulatovskiy/?sku=1285" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1138" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1139" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1140" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1228" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1396" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1505" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:/demetra-stone.ru/kurtinskiy-granit/?sku=1506" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:E378"/>
+  <dimension ref="A1:E387"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="E378" sqref="E378"/>
+      <selection activeCell="E387" sqref="E387"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1"/>
-[...2 lines deleted...]
-      <c r="E1"/>
+      <c r="B1" s="0"/>
+      <c r="C1" s="0"/>
+      <c r="D1" s="0"/>
+      <c r="E1" s="0"/>
     </row>
     <row r="3" spans="1:5">
-      <c r="A3" t="s">
+      <c r="A3" s="0" t="s">
         <v>1</v>
       </c>
-      <c r="B3"/>
-[...2 lines deleted...]
-      <c r="E3"/>
+      <c r="B3" s="0"/>
+      <c r="C3" s="0"/>
+      <c r="D3" s="0"/>
+      <c r="E3" s="0"/>
     </row>
     <row r="4" spans="1:5">
-      <c r="A4" t="s">
+      <c r="A4" s="0" t="s">
         <v>2</v>
       </c>
-      <c r="B4"/>
-[...2 lines deleted...]
-      <c r="E4"/>
+      <c r="B4" s="0"/>
+      <c r="C4" s="0"/>
+      <c r="D4" s="0"/>
+      <c r="E4" s="0"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="7"/>
       <c r="D6" s="6"/>
       <c r="E6" s="12"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3" t="s">
         <v>4</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:5">
       <c r="A8" s="4">
         <v>1</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="7" t="s">
         <v>10</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="12">
-        <v>1200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="9" spans="1:5">
       <c r="A9" s="4">
         <v>2</v>
       </c>
       <c r="B9" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C9" s="7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" s="12">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="10" spans="1:5">
       <c r="A10" s="4">
         <v>3</v>
       </c>
       <c r="B10" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C10" s="7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="4">
         <v>4</v>
       </c>
       <c r="B11" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C11" s="7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D11" s="6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E11" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="4">
         <v>5</v>
       </c>
       <c r="B12" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C12" s="7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" s="12">
-        <v>1500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" s="4">
         <v>6</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" s="12">
-        <v>2400</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="4">
         <v>7</v>
       </c>
       <c r="B14" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C14" s="7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" s="12">
-        <v>4500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="4">
         <v>8</v>
       </c>
       <c r="B15" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C15" s="7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" s="12">
         <v>2500</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16" s="4">
         <v>9</v>
       </c>
       <c r="B16" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C16" s="7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" s="12">
-        <v>4500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17" s="4">
         <v>10</v>
       </c>
       <c r="B17" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C17" s="7" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>31</v>
       </c>
       <c r="E17" s="12">
-        <v>3600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" s="4">
         <v>11</v>
       </c>
       <c r="B18" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C18" s="7" t="s">
         <v>32</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E18" s="12">
-        <v>1100</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="4">
         <v>12</v>
       </c>
       <c r="B19" s="9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C19" s="7" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E19" s="12">
-        <v>1200</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="4">
         <v>13</v>
       </c>
       <c r="B20" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C20" s="7" t="s">
         <v>36</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E20" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" s="4">
         <v>14</v>
       </c>
       <c r="B21" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C21" s="7" t="s">
         <v>38</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E21" s="12">
-        <v>3800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="4">
         <v>15</v>
       </c>
       <c r="B22" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C22" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E22" s="12">
-        <v>1400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="4">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C23" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E23" s="12">
-        <v>1800</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" s="4">
         <v>17</v>
       </c>
       <c r="B24" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C24" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E24" s="12">
-        <v>1700</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" s="4">
         <v>18</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C25" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>47</v>
       </c>
       <c r="E25" s="12">
-        <v>1500</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" s="4">
         <v>19</v>
       </c>
       <c r="B26" s="9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>48</v>
       </c>
       <c r="D26" s="6" t="s">
         <v>49</v>
       </c>
       <c r="E26" s="12">
-        <v>2400</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="4">
         <v>20</v>
       </c>
       <c r="B27" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C27" s="7" t="s">
         <v>50</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="12">
-        <v>2700</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="4">
         <v>21</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C28" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D28" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E28" s="12">
-        <v>2800</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" s="4">
         <v>22</v>
       </c>
       <c r="B29" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C29" s="7" t="s">
         <v>54</v>
       </c>
       <c r="D29" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E29" s="12">
-        <v>2500</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="4">
         <v>23</v>
       </c>
       <c r="B30" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>57</v>
       </c>
       <c r="E30" s="12">
-        <v>1600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="4">
         <v>24</v>
       </c>
       <c r="B31" s="9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C31" s="7" t="s">
         <v>58</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>59</v>
       </c>
       <c r="E31" s="12">
-        <v>3000</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" s="4">
         <v>25</v>
       </c>
       <c r="B32" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C32" s="7" t="s">
         <v>60</v>
       </c>
       <c r="D32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E32" s="12">
-        <v>3300</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" s="4">
         <v>26</v>
       </c>
       <c r="B33" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C33" s="7" t="s">
         <v>62</v>
       </c>
       <c r="D33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="E33" s="12">
-        <v>3000</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" s="4">
         <v>27</v>
       </c>
       <c r="B34" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E34" s="12">
-        <v>4500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="4">
         <v>28</v>
       </c>
       <c r="B35" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>67</v>
       </c>
       <c r="E35" s="12">
-        <v>1600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="4">
         <v>29</v>
       </c>
       <c r="B36" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C36" s="7" t="s">
         <v>68</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>69</v>
       </c>
       <c r="E36" s="12">
-        <v>4500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="37" spans="1:5">
       <c r="A37" s="4">
         <v>30</v>
       </c>
       <c r="B37" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C37" s="7" t="s">
         <v>70</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>71</v>
       </c>
       <c r="E37" s="12">
-        <v>3000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="4">
         <v>31</v>
       </c>
       <c r="B38" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C38" s="7" t="s">
         <v>72</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="12">
-        <v>4500</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="4">
         <v>32</v>
       </c>
       <c r="B39" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C39" s="7" t="s">
         <v>74</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="12">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" s="4">
         <v>33</v>
       </c>
       <c r="B40" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C40" s="7" t="s">
         <v>76</v>
       </c>
       <c r="D40" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E40" s="12">
-        <v>5500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" s="4">
         <v>34</v>
       </c>
       <c r="B41" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C41" s="7" t="s">
         <v>78</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E41" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" s="4">
         <v>35</v>
       </c>
       <c r="B42" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C42" s="7" t="s">
         <v>80</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E42" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" s="4">
         <v>36</v>
       </c>
       <c r="B43" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C43" s="7" t="s">
         <v>82</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>83</v>
       </c>
       <c r="E43" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="44" spans="1:5">
       <c r="A44" s="4">
         <v>37</v>
       </c>
       <c r="B44" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C44" s="7" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>85</v>
       </c>
       <c r="E44" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="45" spans="1:5">
       <c r="A45" s="4">
         <v>38</v>
       </c>
       <c r="B45" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C45" s="7" t="s">
         <v>86</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>87</v>
       </c>
       <c r="E45" s="12">
-        <v>1000</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" s="4">
         <v>39</v>
       </c>
       <c r="B46" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C46" s="7" t="s">
         <v>88</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E46" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" s="4">
         <v>40</v>
       </c>
       <c r="B47" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>90</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>91</v>
       </c>
       <c r="E47" s="12">
-        <v>3000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" s="4">
         <v>41</v>
       </c>
       <c r="B48" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C48" s="7" t="s">
         <v>92</v>
       </c>
       <c r="D48" s="6" t="s">
         <v>93</v>
       </c>
       <c r="E48" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" s="4">
         <v>42</v>
       </c>
       <c r="B49" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C49" s="7" t="s">
         <v>94</v>
       </c>
       <c r="D49" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E49" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" s="4">
         <v>43</v>
       </c>
       <c r="B50" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C50" s="7" t="s">
         <v>96</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>97</v>
       </c>
       <c r="E50" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" s="4">
         <v>44</v>
       </c>
       <c r="B51" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C51" s="7" t="s">
         <v>98</v>
       </c>
       <c r="D51" s="6" t="s">
         <v>99</v>
       </c>
       <c r="E51" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" s="4">
         <v>45</v>
       </c>
       <c r="B52" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C52" s="7" t="s">
         <v>100</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>101</v>
       </c>
       <c r="E52" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" s="4">
         <v>46</v>
       </c>
       <c r="B53" s="9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C53" s="7" t="s">
         <v>102</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>103</v>
       </c>
       <c r="E53" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" s="4">
         <v>47</v>
       </c>
       <c r="B54" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C54" s="7" t="s">
         <v>104</v>
       </c>
       <c r="D54" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E54" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" s="4">
         <v>48</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C55" s="7" t="s">
         <v>106</v>
       </c>
       <c r="D55" s="6" t="s">
         <v>107</v>
       </c>
       <c r="E55" s="12">
-        <v>1400</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" s="4">
         <v>49</v>
       </c>
       <c r="B56" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C56" s="7" t="s">
         <v>108</v>
       </c>
       <c r="D56" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E56" s="12">
-        <v>3600</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" s="4">
         <v>50</v>
       </c>
       <c r="B57" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C57" s="7" t="s">
         <v>110</v>
       </c>
       <c r="D57" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E57" s="12">
-        <v>3800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" s="4">
         <v>51</v>
       </c>
       <c r="B58" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C58" s="7" t="s">
         <v>112</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E58" s="12">
-        <v>1600</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" s="4">
         <v>52</v>
       </c>
       <c r="B59" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C59" s="7" t="s">
         <v>114</v>
       </c>
       <c r="D59" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E59" s="12">
-        <v>3000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" s="4">
         <v>53</v>
       </c>
       <c r="B60" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C60" s="7" t="s">
         <v>116</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>117</v>
       </c>
       <c r="E60" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" s="4">
         <v>54</v>
       </c>
       <c r="B61" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C61" s="7" t="s">
         <v>118</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>119</v>
       </c>
       <c r="E61" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" s="4">
         <v>55</v>
       </c>
       <c r="B62" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C62" s="7" t="s">
         <v>120</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E62" s="12">
-        <v>4500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" s="4">
         <v>56</v>
       </c>
       <c r="B63" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C63" s="7" t="s">
-        <v>110</v>
+        <v>122</v>
       </c>
       <c r="D63" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E63" s="12">
-        <v>3800</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" s="4">
         <v>57</v>
       </c>
       <c r="B64" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C64" s="7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="D64" s="6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="E64" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" s="4">
         <v>58</v>
       </c>
       <c r="B65" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C65" s="7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E65" s="12">
-        <v>5500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" s="4">
         <v>59</v>
       </c>
       <c r="B66" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C66" s="7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="E66" s="12">
-        <v>5500</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" s="4">
         <v>60</v>
       </c>
       <c r="B67" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C67" s="7" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E67" s="12">
-        <v>8500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" s="4">
         <v>61</v>
       </c>
       <c r="B68" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C68" s="7" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="D68" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E68" s="12">
-        <v>8700</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" s="4">
         <v>62</v>
       </c>
       <c r="B69" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C69" s="7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E69" s="12">
-        <v>1200</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="70" spans="1:5">
       <c r="A70" s="4">
         <v>63</v>
       </c>
       <c r="B70" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C70" s="7" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="D70" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E70" s="12">
-        <v>5500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="71" spans="1:5">
       <c r="A71" s="4">
         <v>64</v>
       </c>
       <c r="B71" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C71" s="7" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D71" s="6" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E71" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="72" spans="1:5">
       <c r="A72" s="4">
         <v>65</v>
       </c>
       <c r="B72" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C72" s="7" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E72" s="12">
-        <v>6800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="73" spans="1:5">
       <c r="A73" s="4">
         <v>66</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C73" s="7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E73" s="12">
-        <v>2400</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="74" spans="1:5">
       <c r="A74" s="4">
         <v>67</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C74" s="7" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E74" s="12">
-        <v>3200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="75" spans="1:5">
       <c r="A75" s="4">
         <v>68</v>
       </c>
       <c r="B75" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C75" s="7" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D75" s="6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E75" s="12">
-        <v>4300</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="76" spans="1:5">
       <c r="A76" s="4">
         <v>69</v>
       </c>
       <c r="B76" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C76" s="7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="E76" s="12">
-        <v>6000</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="77" spans="1:5">
       <c r="A77" s="4">
         <v>70</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C77" s="7" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D77" s="6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="E77" s="12">
-        <v>8200</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="78" spans="1:5">
       <c r="A78" s="4">
         <v>71</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C78" s="7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E78" s="12">
-        <v>4700</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="79" spans="1:5">
       <c r="A79" s="4">
         <v>72</v>
       </c>
       <c r="B79" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C79" s="7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="E79" s="12">
-        <v>7800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="80" spans="1:5">
       <c r="A80" s="4">
         <v>73</v>
       </c>
       <c r="B80" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C80" s="7" t="s">
-        <v>137</v>
+        <v>156</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E80" s="12">
-        <v>3800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="81" spans="1:5">
       <c r="A81" s="4">
         <v>74</v>
       </c>
       <c r="B81" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C81" s="7" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="E81" s="12">
-        <v>6900</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="82" spans="1:5">
       <c r="A82" s="4">
         <v>75</v>
       </c>
       <c r="B82" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C82" s="7" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="E82" s="12">
-        <v>7600</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="83" spans="1:5">
       <c r="A83" s="4">
         <v>76</v>
       </c>
       <c r="B83" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C83" s="7" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="E83" s="12">
-        <v>4200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="84" spans="1:5">
       <c r="A84" s="4">
         <v>77</v>
       </c>
       <c r="B84" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C84" s="7" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D84" s="6" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="E84" s="12">
-        <v>5500</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="85" spans="1:5">
       <c r="A85" s="4">
         <v>78</v>
       </c>
       <c r="B85" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C85" s="7" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E85" s="12">
-        <v>10600</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="86" spans="1:5">
       <c r="A86" s="4">
         <v>79</v>
       </c>
       <c r="B86" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C86" s="7" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="E86" s="12">
-        <v>8500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="87" spans="1:5">
       <c r="A87" s="4">
         <v>80</v>
       </c>
       <c r="B87" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C87" s="7" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="E87" s="12">
-        <v>8700</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="88" spans="1:5">
       <c r="A88" s="4">
         <v>81</v>
       </c>
       <c r="B88" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C88" s="7" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="E88" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="89" spans="1:5">
       <c r="A89" s="4">
         <v>82</v>
       </c>
       <c r="B89" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C89" s="7" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="D89" s="6" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="E89" s="12">
-        <v>7600</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="90" spans="1:5">
       <c r="A90" s="4">
         <v>83</v>
       </c>
       <c r="B90" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C90" s="7" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="E90" s="12">
-        <v>4500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="91" spans="1:5">
       <c r="A91" s="4">
         <v>84</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C91" s="7" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="E91" s="12">
-        <v>4500</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="92" spans="1:5">
       <c r="A92" s="4">
         <v>85</v>
       </c>
       <c r="B92" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C92" s="7" t="s">
-        <v>178</v>
+        <v>154</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E92" s="12">
-        <v>4500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="93" spans="1:5">
       <c r="A93" s="4">
         <v>86</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C93" s="7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="E93" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="94" spans="1:5">
       <c r="A94" s="4">
         <v>87</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C94" s="7" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E94" s="12">
-        <v>4200</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="95" spans="1:5">
       <c r="A95" s="4">
         <v>88</v>
       </c>
       <c r="B95" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C95" s="7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="E95" s="12">
-        <v>4000</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="96" spans="1:5">
       <c r="A96" s="4">
         <v>89</v>
       </c>
       <c r="B96" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C96" s="7" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E96" s="12">
-        <v>4500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="97" spans="1:5">
       <c r="A97" s="4">
         <v>90</v>
       </c>
       <c r="B97" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C97" s="7" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E97" s="12">
-        <v>1500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="98" spans="1:5">
       <c r="A98" s="4">
         <v>91</v>
       </c>
       <c r="B98" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C98" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D98" s="6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E98" s="12">
-        <v>2000</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="99" spans="1:5">
       <c r="A99" s="4">
         <v>92</v>
       </c>
       <c r="B99" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C99" s="7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E99" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="100" spans="1:5">
       <c r="A100" s="4">
         <v>93</v>
       </c>
       <c r="B100" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C100" s="7" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="E100" s="12">
-        <v>5700</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="101" spans="1:5">
       <c r="A101" s="4">
         <v>94</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C101" s="7" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="E101" s="12">
-        <v>2500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="102" spans="1:5">
       <c r="A102" s="4">
         <v>95</v>
       </c>
       <c r="B102" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C102" s="7" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="E102" s="12">
-        <v>1100</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="103" spans="1:5">
       <c r="A103" s="4">
         <v>96</v>
       </c>
       <c r="B103" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C103" s="7" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D103" s="6" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E103" s="12">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="104" spans="1:5">
       <c r="A104" s="4">
         <v>97</v>
       </c>
       <c r="B104" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C104" s="7" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="E104" s="12">
-        <v>4800</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="105" spans="1:5">
       <c r="A105" s="4">
         <v>98</v>
       </c>
       <c r="B105" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C105" s="7" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="E105" s="12">
-        <v>6800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="106" spans="1:5">
       <c r="A106" s="4">
         <v>99</v>
       </c>
       <c r="B106" s="9" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
       <c r="C106" s="7" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E106" s="12">
-        <v>8700</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="107" spans="1:5">
       <c r="A107" s="4">
         <v>100</v>
       </c>
       <c r="B107" s="9" t="s">
-        <v>205</v>
+        <v>12</v>
       </c>
       <c r="C107" s="7" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="E107" s="12">
-        <v>10300</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="108" spans="1:5">
       <c r="A108" s="4">
         <v>101</v>
       </c>
       <c r="B108" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C108" s="7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E108" s="12">
-        <v>22900</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="109" spans="1:5">
       <c r="A109" s="4">
         <v>102</v>
       </c>
       <c r="B109" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C109" s="7" t="s">
-        <v>212</v>
+        <v>207</v>
       </c>
       <c r="D109" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E109" s="12">
-        <v>25700</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="110" spans="1:5">
       <c r="A110" s="4">
         <v>103</v>
       </c>
       <c r="B110" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C110" s="7" t="s">
         <v>214</v>
       </c>
       <c r="D110" s="6" t="s">
         <v>215</v>
       </c>
       <c r="E110" s="12">
-        <v>2560</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="111" spans="1:5">
       <c r="A111" s="4">
         <v>104</v>
       </c>
       <c r="B111" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C111" s="7" t="s">
         <v>216</v>
       </c>
       <c r="D111" s="6" t="s">
         <v>217</v>
       </c>
       <c r="E111" s="12">
-        <v>2990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="112" spans="1:5">
       <c r="A112" s="4">
         <v>105</v>
       </c>
       <c r="B112" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C112" s="7" t="s">
         <v>218</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>219</v>
       </c>
       <c r="E112" s="12">
-        <v>3900</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="113" spans="1:5">
       <c r="A113" s="4">
         <v>106</v>
       </c>
       <c r="B113" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C113" s="7" t="s">
         <v>220</v>
       </c>
       <c r="D113" s="6" t="s">
         <v>221</v>
       </c>
       <c r="E113" s="12">
         <v>4800</v>
       </c>
     </row>
     <row r="114" spans="1:5">
       <c r="A114" s="4">
         <v>107</v>
       </c>
       <c r="B114" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C114" s="7" t="s">
         <v>222</v>
       </c>
       <c r="D114" s="6" t="s">
         <v>223</v>
       </c>
       <c r="E114" s="12">
-        <v>5000</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="115" spans="1:5">
       <c r="A115" s="4">
         <v>108</v>
       </c>
       <c r="B115" s="9" t="s">
-        <v>9</v>
+        <v>224</v>
       </c>
       <c r="C115" s="7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E115" s="12">
-        <v>5000</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="116" spans="1:5">
       <c r="A116" s="4">
         <v>109</v>
       </c>
       <c r="B116" s="9" t="s">
-        <v>9</v>
+        <v>224</v>
       </c>
       <c r="C116" s="7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E116" s="12">
-        <v>6000</v>
+        <v>10300</v>
       </c>
     </row>
     <row r="117" spans="1:5">
       <c r="A117" s="4">
         <v>110</v>
       </c>
       <c r="B117" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C117" s="7" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E117" s="12">
-        <v>3500</v>
+        <v>22900</v>
       </c>
     </row>
     <row r="118" spans="1:5">
       <c r="A118" s="4">
         <v>111</v>
       </c>
       <c r="B118" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C118" s="7" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E118" s="12">
-        <v>3950</v>
+        <v>25700</v>
       </c>
     </row>
     <row r="119" spans="1:5">
       <c r="A119" s="4">
         <v>112</v>
       </c>
       <c r="B119" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C119" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D119" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E119" s="12">
-        <v>3800</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="120" spans="1:5">
       <c r="A120" s="4">
         <v>113</v>
       </c>
       <c r="B120" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C120" s="7" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E120" s="12">
-        <v>3900</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="121" spans="1:5">
       <c r="A121" s="4">
         <v>114</v>
       </c>
       <c r="B121" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C121" s="7" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="E121" s="12">
-        <v>4200</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="122" spans="1:5">
       <c r="A122" s="4">
         <v>115</v>
       </c>
       <c r="B122" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C122" s="7" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D122" s="6" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E122" s="12">
-        <v>1000</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="123" spans="1:5">
       <c r="A123" s="4">
         <v>116</v>
       </c>
       <c r="B123" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C123" s="7" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D123" s="6" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E123" s="12">
-        <v>1600</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="124" spans="1:5">
       <c r="A124" s="4">
         <v>117</v>
       </c>
       <c r="B124" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C124" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="D124" s="6" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="E124" s="12">
-        <v>4000</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="125" spans="1:5">
       <c r="A125" s="4">
         <v>118</v>
       </c>
       <c r="B125" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C125" s="7" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E125" s="12">
-        <v>4200</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="126" spans="1:5">
       <c r="A126" s="4">
         <v>119</v>
       </c>
       <c r="B126" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C126" s="7" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D126" s="6" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E126" s="12">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="127" spans="1:5">
       <c r="A127" s="4">
         <v>120</v>
       </c>
       <c r="B127" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C127" s="7" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="D127" s="6" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="E127" s="12">
-        <v>5700</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="128" spans="1:5">
       <c r="A128" s="4">
         <v>121</v>
       </c>
       <c r="B128" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C128" s="7" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E128" s="12">
-        <v>2500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="129" spans="1:5">
       <c r="A129" s="4">
         <v>122</v>
       </c>
       <c r="B129" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C129" s="7" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E129" s="12">
-        <v>1100</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="130" spans="1:5">
       <c r="A130" s="4">
         <v>123</v>
       </c>
       <c r="B130" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C130" s="7" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="D130" s="6" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="E130" s="12">
-        <v>4500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="131" spans="1:5">
       <c r="A131" s="4">
         <v>124</v>
       </c>
       <c r="B131" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C131" s="7" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E131" s="12">
-        <v>6800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="132" spans="1:5">
       <c r="A132" s="4">
         <v>125</v>
       </c>
       <c r="B132" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C132" s="7" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D132" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E132" s="12">
-        <v>4000</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="133" spans="1:5">
       <c r="A133" s="4">
         <v>126</v>
       </c>
       <c r="B133" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C133" s="7" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D133" s="6" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="E133" s="12">
-        <v>6800</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="134" spans="1:5">
       <c r="A134" s="4">
         <v>127</v>
       </c>
       <c r="B134" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C134" s="7" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E134" s="12">
-        <v>2200</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="135" spans="1:5">
       <c r="A135" s="4">
         <v>128</v>
       </c>
       <c r="B135" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C135" s="7" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="D135" s="6" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="E135" s="12">
-        <v>3950</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="136" spans="1:5">
       <c r="A136" s="4">
         <v>129</v>
       </c>
       <c r="B136" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C136" s="7" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D136" s="6" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E136" s="12">
-        <v>4600</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="137" spans="1:5">
       <c r="A137" s="4">
         <v>130</v>
       </c>
       <c r="B137" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C137" s="7" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D137" s="6" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E137" s="12">
-        <v>4900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="138" spans="1:5">
       <c r="A138" s="4">
         <v>131</v>
       </c>
       <c r="B138" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C138" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D138" s="6" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="E138" s="12">
-        <v>3900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="139" spans="1:5">
       <c r="A139" s="4">
         <v>132</v>
       </c>
       <c r="B139" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C139" s="7" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D139" s="6" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E139" s="12">
-        <v>4000</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="140" spans="1:5">
       <c r="A140" s="4">
         <v>133</v>
       </c>
       <c r="B140" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C140" s="7" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="D140" s="6" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="E140" s="12">
-        <v>3200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="141" spans="1:5">
       <c r="A141" s="4">
         <v>134</v>
       </c>
       <c r="B141" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C141" s="7" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E141" s="12">
-        <v>3500</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="142" spans="1:5">
       <c r="A142" s="4">
         <v>135</v>
       </c>
       <c r="B142" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C142" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D142" s="6" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E142" s="12">
-        <v>5200</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="143" spans="1:5">
       <c r="A143" s="4">
         <v>136</v>
       </c>
       <c r="B143" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C143" s="7" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D143" s="6" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E143" s="12">
-        <v>6400</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="144" spans="1:5">
       <c r="A144" s="4">
         <v>137</v>
       </c>
       <c r="B144" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C144" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="D144" s="6" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="E144" s="12">
-        <v>8200</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="145" spans="1:5">
       <c r="A145" s="4">
         <v>138</v>
       </c>
       <c r="B145" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C145" s="7" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D145" s="6" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E145" s="12">
-        <v>3900</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="146" spans="1:5">
       <c r="A146" s="4">
         <v>139</v>
       </c>
       <c r="B146" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C146" s="7" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D146" s="6" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="E146" s="12">
-        <v>3200</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="147" spans="1:5">
       <c r="A147" s="4">
         <v>140</v>
       </c>
       <c r="B147" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C147" s="7" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D147" s="6" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E147" s="12">
-        <v>3400</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="148" spans="1:5">
       <c r="A148" s="4">
         <v>141</v>
       </c>
       <c r="B148" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C148" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E148" s="12">
-        <v>4200</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="149" spans="1:5">
       <c r="A149" s="4">
         <v>142</v>
       </c>
       <c r="B149" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C149" s="7" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D149" s="6" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E149" s="12">
-        <v>6800</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="150" spans="1:5">
       <c r="A150" s="4">
         <v>143</v>
       </c>
       <c r="B150" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C150" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="D150" s="6" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="E150" s="12">
-        <v>7800</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="151" spans="1:5">
       <c r="A151" s="4">
         <v>144</v>
       </c>
       <c r="B151" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C151" s="7" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D151" s="6" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E151" s="12">
-        <v>5400</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="152" spans="1:5">
       <c r="A152" s="4">
         <v>145</v>
       </c>
       <c r="B152" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C152" s="7" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E152" s="12">
-        <v>5500</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="153" spans="1:5">
       <c r="A153" s="4">
         <v>146</v>
       </c>
       <c r="B153" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C153" s="7" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E153" s="12">
-        <v>9800</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="154" spans="1:5">
       <c r="A154" s="4">
         <v>147</v>
       </c>
       <c r="B154" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C154" s="7" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="D154" s="6" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E154" s="12">
-        <v>2800</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="155" spans="1:5">
       <c r="A155" s="4">
         <v>148</v>
       </c>
       <c r="B155" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C155" s="7" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="D155" s="6" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="E155" s="12">
-        <v>1800</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="156" spans="1:5">
       <c r="A156" s="4">
         <v>149</v>
       </c>
       <c r="B156" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C156" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E156" s="12">
-        <v>3300</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="157" spans="1:5">
       <c r="A157" s="4">
         <v>150</v>
       </c>
       <c r="B157" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C157" s="7" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="D157" s="6" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="E157" s="12">
-        <v>3600</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="158" spans="1:5">
       <c r="A158" s="4">
         <v>151</v>
       </c>
       <c r="B158" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C158" s="7" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="D158" s="6" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="E158" s="12">
-        <v>5700</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="159" spans="1:5">
       <c r="A159" s="4">
         <v>152</v>
       </c>
       <c r="B159" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C159" s="7" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D159" s="6" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E159" s="12">
-        <v>1800</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="160" spans="1:5">
       <c r="A160" s="4">
         <v>153</v>
       </c>
       <c r="B160" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C160" s="7" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="D160" s="6" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="E160" s="12">
-        <v>4600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="161" spans="1:5">
       <c r="A161" s="4">
         <v>154</v>
       </c>
       <c r="B161" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C161" s="7" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="E161" s="12">
-        <v>4900</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="162" spans="1:5">
       <c r="A162" s="4">
         <v>155</v>
       </c>
       <c r="B162" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C162" s="7" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D162" s="6" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E162" s="12">
-        <v>6800</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="163" spans="1:5">
       <c r="A163" s="4">
         <v>156</v>
       </c>
       <c r="B163" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C163" s="7" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="D163" s="6" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E163" s="12">
-        <v>4800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="164" spans="1:5">
       <c r="A164" s="4">
         <v>157</v>
       </c>
       <c r="B164" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C164" s="7" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D164" s="6" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="E164" s="12">
-        <v>5900</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="165" spans="1:5">
       <c r="A165" s="4">
         <v>158</v>
       </c>
       <c r="B165" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C165" s="7" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="D165" s="6" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="E165" s="12">
-        <v>6200</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="166" spans="1:5">
       <c r="A166" s="4">
         <v>159</v>
       </c>
       <c r="B166" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C166" s="7" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D166" s="6" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E166" s="12">
-        <v>6500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="167" spans="1:5">
       <c r="A167" s="4">
         <v>160</v>
       </c>
       <c r="B167" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C167" s="7" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="D167" s="6" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="E167" s="12">
-        <v>6800</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="168" spans="1:5">
       <c r="A168" s="4">
         <v>161</v>
       </c>
       <c r="B168" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C168" s="7" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="D168" s="6" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E168" s="12">
-        <v>6900</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="169" spans="1:5">
       <c r="A169" s="4">
         <v>162</v>
       </c>
       <c r="B169" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C169" s="7" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E169" s="12">
-        <v>2400</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="170" spans="1:5">
       <c r="A170" s="4">
         <v>163</v>
       </c>
       <c r="B170" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C170" s="7" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="E170" s="12">
-        <v>7600</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="171" spans="1:5">
       <c r="A171" s="4">
         <v>164</v>
       </c>
       <c r="B171" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C171" s="7" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D171" s="6" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E171" s="12">
-        <v>7800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="172" spans="1:5">
       <c r="A172" s="4">
         <v>165</v>
       </c>
       <c r="B172" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C172" s="7" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="E172" s="12">
-        <v>7800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="173" spans="1:5">
       <c r="A173" s="4">
         <v>166</v>
       </c>
       <c r="B173" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C173" s="7" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="E173" s="12">
-        <v>10600</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="174" spans="1:5">
       <c r="A174" s="4">
         <v>167</v>
       </c>
       <c r="B174" s="9" t="s">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="C174" s="7" t="s">
         <v>343</v>
       </c>
       <c r="D174" s="6" t="s">
         <v>344</v>
       </c>
       <c r="E174" s="12">
-        <v>3400</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="175" spans="1:5">
       <c r="A175" s="4">
         <v>168</v>
       </c>
       <c r="B175" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" s="7" t="s">
         <v>345</v>
       </c>
-      <c r="C175" s="7" t="s">
+      <c r="D175" s="6" t="s">
         <v>346</v>
       </c>
-      <c r="D175" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E175" s="12">
-        <v>3650</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="176" spans="1:5">
       <c r="A176" s="4">
         <v>169</v>
       </c>
       <c r="B176" s="9" t="s">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="C176" s="7" t="s">
+        <v>347</v>
+      </c>
+      <c r="D176" s="6" t="s">
         <v>348</v>
       </c>
-      <c r="D176" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E176" s="12">
-        <v>4050</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="177" spans="1:5">
       <c r="A177" s="4">
         <v>170</v>
       </c>
       <c r="B177" s="9" t="s">
-        <v>345</v>
+        <v>9</v>
       </c>
       <c r="C177" s="7" t="s">
+        <v>349</v>
+      </c>
+      <c r="D177" s="6" t="s">
         <v>350</v>
       </c>
-      <c r="D177" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E177" s="12">
-        <v>4400</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="178" spans="1:5">
       <c r="A178" s="4">
         <v>171</v>
       </c>
       <c r="B178" s="9" t="s">
-        <v>342</v>
+        <v>351</v>
       </c>
       <c r="C178" s="7" t="s">
         <v>352</v>
       </c>
       <c r="D178" s="6" t="s">
         <v>353</v>
       </c>
       <c r="E178" s="12">
-        <v>3200</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="179" spans="1:5">
       <c r="A179" s="4">
         <v>172</v>
       </c>
       <c r="B179" s="9" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="C179" s="7" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="E179" s="12">
-        <v>3400</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="180" spans="1:5">
       <c r="A180" s="4">
         <v>173</v>
       </c>
       <c r="B180" s="9" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C180" s="7" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E180" s="12">
-        <v>4600</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="181" spans="1:5">
       <c r="A181" s="4">
         <v>174</v>
       </c>
       <c r="B181" s="9" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C181" s="7" t="s">
         <v>359</v>
       </c>
       <c r="D181" s="6" t="s">
         <v>360</v>
       </c>
       <c r="E181" s="12">
-        <v>3800</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="182" spans="1:5">
       <c r="A182" s="4">
         <v>175</v>
       </c>
       <c r="B182" s="9" t="s">
-        <v>29</v>
+        <v>351</v>
       </c>
       <c r="C182" s="7" t="s">
         <v>361</v>
       </c>
       <c r="D182" s="6" t="s">
         <v>362</v>
       </c>
       <c r="E182" s="12">
-        <v>3880</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="183" spans="1:5">
       <c r="A183" s="4">
         <v>176</v>
       </c>
       <c r="B183" s="9" t="s">
-        <v>29</v>
+        <v>354</v>
       </c>
       <c r="C183" s="7" t="s">
         <v>363</v>
       </c>
       <c r="D183" s="6" t="s">
         <v>364</v>
       </c>
       <c r="E183" s="12">
-        <v>4800</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="184" spans="1:5">
       <c r="A184" s="4">
         <v>177</v>
       </c>
       <c r="B184" s="9" t="s">
-        <v>29</v>
+        <v>354</v>
       </c>
       <c r="C184" s="7" t="s">
         <v>365</v>
       </c>
       <c r="D184" s="6" t="s">
         <v>366</v>
       </c>
       <c r="E184" s="12">
-        <v>5900</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="185" spans="1:5">
       <c r="A185" s="4">
         <v>178</v>
       </c>
       <c r="B185" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C185" s="7" t="s">
         <v>367</v>
       </c>
       <c r="D185" s="6" t="s">
         <v>368</v>
       </c>
       <c r="E185" s="12">
-        <v>3600</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="186" spans="1:5">
       <c r="A186" s="4">
         <v>179</v>
       </c>
       <c r="B186" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C186" s="7" t="s">
         <v>369</v>
       </c>
       <c r="D186" s="6" t="s">
         <v>370</v>
       </c>
       <c r="E186" s="12">
-        <v>4600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="187" spans="1:5">
       <c r="A187" s="4">
         <v>180</v>
       </c>
       <c r="B187" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" s="7" t="s">
         <v>371</v>
       </c>
-      <c r="C187" s="7" t="s">
+      <c r="D187" s="6" t="s">
         <v>372</v>
       </c>
-      <c r="D187" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E187" s="12">
-        <v>5700</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="188" spans="1:5">
       <c r="A188" s="4">
         <v>181</v>
       </c>
       <c r="B188" s="9" t="s">
-        <v>345</v>
+        <v>9</v>
       </c>
       <c r="C188" s="7" t="s">
+        <v>373</v>
+      </c>
+      <c r="D188" s="6" t="s">
         <v>374</v>
       </c>
-      <c r="D188" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E188" s="12">
-        <v>6500</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="189" spans="1:5">
       <c r="A189" s="4">
         <v>182</v>
       </c>
       <c r="B189" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C189" s="7" t="s">
+        <v>375</v>
+      </c>
+      <c r="D189" s="6" t="s">
         <v>376</v>
       </c>
-      <c r="D189" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E189" s="12">
-        <v>100</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="190" spans="1:5">
       <c r="A190" s="4">
         <v>183</v>
       </c>
       <c r="B190" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C190" s="7" t="s">
+        <v>377</v>
+      </c>
+      <c r="D190" s="6" t="s">
         <v>378</v>
       </c>
-      <c r="D190" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E190" s="12">
-        <v>1200</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="191" spans="1:5">
       <c r="A191" s="4">
         <v>184</v>
       </c>
       <c r="B191" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C191" s="7" t="s">
+        <v>379</v>
+      </c>
+      <c r="D191" s="6" t="s">
         <v>380</v>
       </c>
-      <c r="D191" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E191" s="12">
-        <v>2400</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="192" spans="1:5">
       <c r="A192" s="4">
         <v>185</v>
       </c>
       <c r="B192" s="9" t="s">
-        <v>9</v>
+        <v>381</v>
       </c>
       <c r="C192" s="7" t="s">
         <v>382</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>383</v>
       </c>
       <c r="E192" s="12">
-        <v>500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="193" spans="1:5">
       <c r="A193" s="4">
         <v>186</v>
       </c>
       <c r="B193" s="9" t="s">
-        <v>9</v>
+        <v>354</v>
       </c>
       <c r="C193" s="7" t="s">
         <v>384</v>
       </c>
       <c r="D193" s="6" t="s">
         <v>385</v>
       </c>
       <c r="E193" s="12">
-        <v>500</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="194" spans="1:5">
       <c r="A194" s="4">
         <v>187</v>
       </c>
       <c r="B194" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C194" s="7" t="s">
         <v>386</v>
       </c>
       <c r="D194" s="6" t="s">
         <v>387</v>
       </c>
       <c r="E194" s="12">
-        <v>6200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="195" spans="1:5">
       <c r="A195" s="4">
         <v>188</v>
       </c>
       <c r="B195" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C195" s="7" t="s">
         <v>388</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>389</v>
       </c>
       <c r="E195" s="12">
-        <v>6900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="196" spans="1:5">
       <c r="A196" s="4">
         <v>189</v>
       </c>
       <c r="B196" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C196" s="7" t="s">
         <v>390</v>
       </c>
-      <c r="C196" s="7" t="s">
+      <c r="D196" s="6" t="s">
         <v>391</v>
       </c>
-      <c r="D196" s="6" t="s">
+      <c r="E196" s="12">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="197" spans="1:5">
+      <c r="A197" s="4">
+        <v>190</v>
+      </c>
+      <c r="B197" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C197" s="7" t="s">
         <v>392</v>
       </c>
-      <c r="E196" s="12">
-[...4 lines deleted...]
-      <c r="A197" s="5" t="s">
+      <c r="D197" s="6" t="s">
         <v>393</v>
       </c>
-      <c r="B197" s="6"/>
-[...2 lines deleted...]
-      <c r="E197" s="12"/>
+      <c r="E197" s="12">
+        <v>500</v>
+      </c>
     </row>
     <row r="198" spans="1:5">
-      <c r="A198" s="3" t="s">
-[...12 lines deleted...]
-        <v>8</v>
+      <c r="A198" s="4">
+        <v>191</v>
+      </c>
+      <c r="B198" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" s="7" t="s">
+        <v>394</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="E198" s="12">
+        <v>6200</v>
       </c>
     </row>
     <row r="199" spans="1:5">
       <c r="A199" s="4">
-        <v>1</v>
+        <v>192</v>
       </c>
       <c r="B199" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C199" s="7" t="s">
-        <v>14</v>
+        <v>396</v>
       </c>
       <c r="D199" s="6" t="s">
-        <v>15</v>
+        <v>397</v>
       </c>
       <c r="E199" s="12">
-        <v>4500</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="200" spans="1:5">
       <c r="A200" s="4">
-        <v>2</v>
+        <v>193</v>
       </c>
       <c r="B200" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C200" s="7" t="s">
-        <v>133</v>
+        <v>398</v>
       </c>
       <c r="D200" s="6" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="E200" s="12">
-        <v>1200</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="201" spans="1:5">
       <c r="A201" s="4">
-        <v>3</v>
+        <v>194</v>
       </c>
       <c r="B201" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C201" s="7" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="D201" s="6" t="s">
-        <v>13</v>
+        <v>401</v>
       </c>
       <c r="E201" s="12">
-        <v>1000</v>
+        <v>11000</v>
       </c>
     </row>
     <row r="202" spans="1:5">
-      <c r="A202" s="4">
+      <c r="A202" s="5" t="s">
+        <v>402</v>
+      </c>
+      <c r="B202" s="6"/>
+      <c r="C202" s="7"/>
+      <c r="D202" s="6"/>
+      <c r="E202" s="12"/>
+    </row>
+    <row r="203" spans="1:5">
+      <c r="A203" s="3" t="s">
         <v>4</v>
       </c>
-      <c r="B202" s="9" t="s">
-[...13 lines deleted...]
-      <c r="A203" s="4">
+      <c r="B203" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B203" s="9" t="s">
-[...9 lines deleted...]
-        <v>4500</v>
+      <c r="C203" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="D203" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="E203" s="13" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:5">
       <c r="A204" s="4">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="B204" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C204" s="7" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="D204" s="6" t="s">
-        <v>395</v>
+        <v>20</v>
       </c>
       <c r="E204" s="12">
-        <v>2400</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="205" spans="1:5">
       <c r="A205" s="4">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="B205" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C205" s="7" t="s">
-        <v>27</v>
+        <v>156</v>
       </c>
       <c r="D205" s="6" t="s">
-        <v>28</v>
+        <v>403</v>
       </c>
       <c r="E205" s="12">
-        <v>4500</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="206" spans="1:5">
       <c r="A206" s="4">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="B206" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C206" s="7" t="s">
-        <v>147</v>
+        <v>17</v>
       </c>
       <c r="D206" s="6" t="s">
-        <v>396</v>
+        <v>18</v>
       </c>
       <c r="E206" s="12">
-        <v>6000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="207" spans="1:5">
       <c r="A207" s="4">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="B207" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C207" s="7" t="s">
-        <v>34</v>
+        <v>160</v>
       </c>
       <c r="D207" s="6" t="s">
-        <v>35</v>
+        <v>404</v>
       </c>
       <c r="E207" s="12">
-        <v>1200</v>
+        <v>6000</v>
       </c>
     </row>
     <row r="208" spans="1:5">
       <c r="A208" s="4">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="B208" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C208" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="D208" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="C208" s="7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E208" s="12">
-        <v>7800</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="209" spans="1:5">
       <c r="A209" s="4">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B209" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C209" s="7" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D209" s="6" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E209" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="210" spans="1:5">
       <c r="A210" s="4">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="B210" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C210" s="7" t="s">
         <v>40</v>
       </c>
       <c r="D210" s="6" t="s">
         <v>41</v>
       </c>
       <c r="E210" s="12">
-        <v>1400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="211" spans="1:5">
       <c r="A211" s="4">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="B211" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C211" s="7" t="s">
-        <v>156</v>
+        <v>36</v>
       </c>
       <c r="D211" s="6" t="s">
-        <v>398</v>
+        <v>37</v>
       </c>
       <c r="E211" s="12">
-        <v>6900</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="212" spans="1:5">
       <c r="A212" s="4">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="B212" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C212" s="7" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
       <c r="D212" s="6" t="s">
-        <v>399</v>
+        <v>405</v>
       </c>
       <c r="E212" s="12">
-        <v>7600</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="213" spans="1:5">
       <c r="A213" s="4">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="B213" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C213" s="7" t="s">
-        <v>46</v>
+        <v>170</v>
       </c>
       <c r="D213" s="6" t="s">
-        <v>47</v>
+        <v>406</v>
       </c>
       <c r="E213" s="12">
-        <v>1500</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="214" spans="1:5">
       <c r="A214" s="4">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="B214" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C214" s="7" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D214" s="6" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="E214" s="12">
-        <v>2400</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="215" spans="1:5">
       <c r="A215" s="4">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B215" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C215" s="7" t="s">
-        <v>164</v>
+        <v>50</v>
       </c>
       <c r="D215" s="6" t="s">
-        <v>400</v>
+        <v>51</v>
       </c>
       <c r="E215" s="12">
-        <v>10600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="216" spans="1:5">
       <c r="A216" s="4">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="B216" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C216" s="7" t="s">
-        <v>54</v>
+        <v>176</v>
       </c>
       <c r="D216" s="6" t="s">
-        <v>55</v>
+        <v>407</v>
       </c>
       <c r="E216" s="12">
-        <v>2500</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="217" spans="1:5">
       <c r="A217" s="4">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="B217" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C217" s="7" t="s">
-        <v>56</v>
+        <v>178</v>
       </c>
       <c r="D217" s="6" t="s">
-        <v>57</v>
+        <v>408</v>
       </c>
       <c r="E217" s="12">
-        <v>1600</v>
+        <v>10600</v>
       </c>
     </row>
     <row r="218" spans="1:5">
       <c r="A218" s="4">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="B218" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C218" s="7" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
       <c r="E218" s="12">
-        <v>3000</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="219" spans="1:5">
       <c r="A219" s="4">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="B219" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C219" s="7" t="s">
         <v>64</v>
       </c>
       <c r="D219" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E219" s="12">
-        <v>4500</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="220" spans="1:5">
       <c r="A220" s="4">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B220" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C220" s="7" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D220" s="6" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="E220" s="12">
-        <v>4500</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="221" spans="1:5">
       <c r="A221" s="4">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="B221" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C221" s="7" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D221" s="6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="E221" s="12">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="222" spans="1:5">
       <c r="A222" s="4">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="B222" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C222" s="7" t="s">
-        <v>199</v>
+        <v>78</v>
       </c>
       <c r="D222" s="6" t="s">
-        <v>401</v>
+        <v>79</v>
       </c>
       <c r="E222" s="12">
-        <v>4200</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="223" spans="1:5">
       <c r="A223" s="4">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="B223" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C223" s="7" t="s">
-        <v>201</v>
+        <v>80</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>402</v>
+        <v>81</v>
       </c>
       <c r="E223" s="12">
-        <v>4800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="224" spans="1:5">
       <c r="A224" s="4">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B224" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C224" s="7" t="s">
-        <v>203</v>
+        <v>84</v>
       </c>
       <c r="D224" s="6" t="s">
-        <v>403</v>
+        <v>85</v>
       </c>
       <c r="E224" s="12">
-        <v>6800</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="225" spans="1:5">
       <c r="A225" s="4">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="B225" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C225" s="7" t="s">
-        <v>104</v>
+        <v>88</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>404</v>
+        <v>89</v>
       </c>
       <c r="E225" s="12">
-        <v>1000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="226" spans="1:5">
       <c r="A226" s="4">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="B226" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C226" s="7" t="s">
-        <v>106</v>
+        <v>92</v>
       </c>
       <c r="D226" s="6" t="s">
-        <v>405</v>
+        <v>93</v>
       </c>
       <c r="E226" s="12">
-        <v>1400</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="227" spans="1:5">
       <c r="A227" s="4">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="B227" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C227" s="7" t="s">
-        <v>108</v>
+        <v>218</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>406</v>
+        <v>409</v>
       </c>
       <c r="E227" s="12">
-        <v>3600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="228" spans="1:5">
       <c r="A228" s="4">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="B228" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C228" s="7" t="s">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="D228" s="6" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="E228" s="12">
-        <v>3800</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="229" spans="1:5">
       <c r="A229" s="4">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="B229" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C229" s="7" t="s">
-        <v>112</v>
+        <v>222</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>408</v>
+        <v>411</v>
       </c>
       <c r="E229" s="12">
-        <v>1600</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="230" spans="1:5">
       <c r="A230" s="4">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="B230" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C230" s="7" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="E230" s="12">
-        <v>3000</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="231" spans="1:5">
       <c r="A231" s="4">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B231" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C231" s="7" t="s">
-        <v>116</v>
+        <v>128</v>
       </c>
       <c r="D231" s="6" t="s">
-        <v>410</v>
+        <v>413</v>
       </c>
       <c r="E231" s="12">
-        <v>4500</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="232" spans="1:5">
       <c r="A232" s="4">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="B232" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C232" s="7" t="s">
-        <v>118</v>
+        <v>130</v>
       </c>
       <c r="D232" s="6" t="s">
-        <v>411</v>
+        <v>414</v>
       </c>
       <c r="E232" s="12">
-        <v>4500</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="233" spans="1:5">
       <c r="A233" s="4">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="B233" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C233" s="7" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="D233" s="6" t="s">
-        <v>412</v>
+        <v>415</v>
       </c>
       <c r="E233" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="234" spans="1:5">
       <c r="A234" s="4">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="B234" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C234" s="7" t="s">
-        <v>110</v>
+        <v>134</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>413</v>
+        <v>416</v>
       </c>
       <c r="E234" s="12">
-        <v>3800</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="235" spans="1:5">
       <c r="A235" s="4">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="B235" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C235" s="7" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>414</v>
+        <v>417</v>
       </c>
       <c r="E235" s="12">
-        <v>4500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="236" spans="1:5">
       <c r="A236" s="4">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="B236" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C236" s="7" t="s">
-        <v>125</v>
+        <v>138</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>415</v>
+        <v>418</v>
       </c>
       <c r="E236" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="237" spans="1:5">
       <c r="A237" s="4">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B237" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C237" s="7" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>416</v>
+        <v>419</v>
       </c>
       <c r="E237" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="238" spans="1:5">
       <c r="A238" s="4">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="B238" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C238" s="7" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>417</v>
+        <v>420</v>
       </c>
       <c r="E238" s="12">
-        <v>8500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="239" spans="1:5">
       <c r="A239" s="4">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B239" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C239" s="7" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="D239" s="6" t="s">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c r="E239" s="12">
-        <v>8700</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="240" spans="1:5">
       <c r="A240" s="4">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="B240" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C240" s="7" t="s">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="D240" s="6" t="s">
-        <v>138</v>
+        <v>422</v>
       </c>
       <c r="E240" s="12">
-        <v>1000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="241" spans="1:5">
       <c r="A241" s="4">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B241" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C241" s="7" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>144</v>
+        <v>423</v>
       </c>
       <c r="E241" s="12">
-        <v>3200</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="242" spans="1:5">
       <c r="A242" s="4">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B242" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C242" s="7" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>146</v>
+        <v>424</v>
       </c>
       <c r="E242" s="12">
-        <v>4300</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="243" spans="1:5">
       <c r="A243" s="4">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B243" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C243" s="7" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E243" s="12">
-        <v>4700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="244" spans="1:5">
       <c r="A244" s="4">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B244" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C244" s="7" t="s">
-        <v>137</v>
+        <v>158</v>
       </c>
       <c r="D244" s="6" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="E244" s="12">
-        <v>3800</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="245" spans="1:5">
       <c r="A245" s="4">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B245" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C245" s="7" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="D245" s="6" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="E245" s="12">
-        <v>4200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="246" spans="1:5">
       <c r="A246" s="4">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="B246" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C246" s="7" t="s">
-        <v>162</v>
+        <v>172</v>
       </c>
       <c r="D246" s="6" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="E246" s="12">
-        <v>5500</v>
+        <v>4300</v>
       </c>
     </row>
     <row r="247" spans="1:5">
       <c r="A247" s="4">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="B247" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C247" s="7" t="s">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="D247" s="6" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="E247" s="12">
-        <v>8500</v>
+        <v>4700</v>
       </c>
     </row>
     <row r="248" spans="1:5">
       <c r="A248" s="4">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B248" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C248" s="7" t="s">
-        <v>168</v>
+        <v>154</v>
       </c>
       <c r="D248" s="6" t="s">
-        <v>169</v>
+        <v>180</v>
       </c>
       <c r="E248" s="12">
-        <v>8700</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="249" spans="1:5">
       <c r="A249" s="4">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="B249" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C249" s="7" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="D249" s="6" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
       <c r="E249" s="12">
-        <v>5500</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="250" spans="1:5">
       <c r="A250" s="4">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B250" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C250" s="7" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="D250" s="6" t="s">
-        <v>173</v>
+        <v>184</v>
       </c>
       <c r="E250" s="12">
-        <v>7600</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="251" spans="1:5">
       <c r="A251" s="4">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="B251" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C251" s="7" t="s">
-        <v>174</v>
+        <v>185</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="E251" s="12">
-        <v>4500</v>
+        <v>8500</v>
       </c>
     </row>
     <row r="252" spans="1:5">
       <c r="A252" s="4">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="B252" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C252" s="7" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="E252" s="12">
-        <v>4500</v>
+        <v>8700</v>
       </c>
     </row>
     <row r="253" spans="1:5">
       <c r="A253" s="4">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="B253" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C253" s="7" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="D253" s="6" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="E253" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="254" spans="1:5">
       <c r="A254" s="4">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="B254" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C254" s="7" t="s">
-        <v>376</v>
+        <v>191</v>
       </c>
       <c r="D254" s="6" t="s">
-        <v>377</v>
+        <v>192</v>
       </c>
       <c r="E254" s="12">
-        <v>100</v>
+        <v>7600</v>
       </c>
     </row>
     <row r="255" spans="1:5">
       <c r="A255" s="4">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="B255" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C255" s="7" t="s">
-        <v>378</v>
+        <v>193</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>379</v>
+        <v>194</v>
       </c>
       <c r="E255" s="12">
-        <v>1200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="256" spans="1:5">
       <c r="A256" s="4">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="B256" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C256" s="7" t="s">
-        <v>380</v>
+        <v>195</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>381</v>
+        <v>196</v>
       </c>
       <c r="E256" s="12">
-        <v>2400</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="257" spans="1:5">
       <c r="A257" s="4">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="B257" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C257" s="7" t="s">
-        <v>382</v>
+        <v>197</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>383</v>
+        <v>198</v>
       </c>
       <c r="E257" s="12">
-        <v>500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="258" spans="1:5">
       <c r="A258" s="4">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="B258" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C258" s="7" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="E258" s="12">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="259" spans="1:5">
       <c r="A259" s="4">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="B259" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C259" s="7" t="s">
-        <v>10</v>
+        <v>388</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>11</v>
+        <v>389</v>
       </c>
       <c r="E259" s="12">
         <v>1200</v>
       </c>
     </row>
     <row r="260" spans="1:5">
       <c r="A260" s="4">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B260" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C260" s="7" t="s">
-        <v>20</v>
+        <v>390</v>
       </c>
       <c r="D260" s="6" t="s">
-        <v>21</v>
+        <v>391</v>
       </c>
       <c r="E260" s="12">
-        <v>2400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="261" spans="1:5">
       <c r="A261" s="4">
-        <v>63</v>
+        <v>58</v>
       </c>
       <c r="B261" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C261" s="7" t="s">
-        <v>30</v>
+        <v>392</v>
       </c>
       <c r="D261" s="6" t="s">
-        <v>31</v>
+        <v>393</v>
       </c>
       <c r="E261" s="12">
-        <v>3600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="262" spans="1:5">
       <c r="A262" s="4">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="B262" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C262" s="7" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="D262" s="6" t="s">
-        <v>39</v>
+        <v>14</v>
       </c>
       <c r="E262" s="12">
-        <v>3800</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="263" spans="1:5">
       <c r="A263" s="4">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B263" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C263" s="7" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="D263" s="6" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="E263" s="12">
-        <v>1800</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="264" spans="1:5">
       <c r="A264" s="4">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="B264" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C264" s="7" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D264" s="6" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="E264" s="12">
-        <v>1700</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="265" spans="1:5">
       <c r="A265" s="4">
-        <v>67</v>
+        <v>62</v>
       </c>
       <c r="B265" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C265" s="7" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
       <c r="E265" s="12">
-        <v>2700</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="266" spans="1:5">
       <c r="A266" s="4">
-        <v>68</v>
+        <v>63</v>
       </c>
       <c r="B266" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C266" s="7" t="s">
         <v>52</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E266" s="12">
-        <v>2800</v>
+        <v>3800</v>
       </c>
     </row>
     <row r="267" spans="1:5">
       <c r="A267" s="4">
-        <v>69</v>
+        <v>64</v>
       </c>
       <c r="B267" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C267" s="7" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>59</v>
+        <v>55</v>
       </c>
       <c r="E267" s="12">
-        <v>3000</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="268" spans="1:5">
       <c r="A268" s="4">
-        <v>70</v>
+        <v>65</v>
       </c>
       <c r="B268" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C268" s="7" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E268" s="12">
-        <v>3300</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="269" spans="1:5">
       <c r="A269" s="4">
+        <v>66</v>
+      </c>
+      <c r="B269" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C269" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="D269" s="6" t="s">
         <v>71</v>
       </c>
-      <c r="B269" s="9" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E269" s="12">
-        <v>1600</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="270" spans="1:5">
       <c r="A270" s="4">
+        <v>67</v>
+      </c>
+      <c r="B270" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C270" s="7" t="s">
         <v>72</v>
       </c>
-      <c r="B270" s="9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D270" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E270" s="12">
-        <v>3000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="271" spans="1:5">
       <c r="A271" s="4">
-        <v>73</v>
+        <v>68</v>
       </c>
       <c r="B271" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C271" s="7" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E271" s="12">
-        <v>4500</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="272" spans="1:5">
       <c r="A272" s="4">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="B272" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C272" s="7" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="D272" s="6" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="E272" s="12">
-        <v>5500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="273" spans="1:5">
       <c r="A273" s="4">
-        <v>75</v>
+        <v>70</v>
       </c>
       <c r="B273" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C273" s="7" t="s">
-        <v>78</v>
+        <v>86</v>
       </c>
       <c r="D273" s="6" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
       <c r="E273" s="12">
-        <v>4500</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="274" spans="1:5">
       <c r="A274" s="4">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="B274" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C274" s="7" t="s">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="D274" s="6" t="s">
-        <v>81</v>
+        <v>91</v>
       </c>
       <c r="E274" s="12">
-        <v>4500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="275" spans="1:5">
       <c r="A275" s="4">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="B275" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C275" s="7" t="s">
-        <v>82</v>
+        <v>94</v>
       </c>
       <c r="D275" s="6" t="s">
-        <v>83</v>
+        <v>95</v>
       </c>
       <c r="E275" s="12">
-        <v>4500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="276" spans="1:5">
       <c r="A276" s="4">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B276" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C276" s="7" t="s">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="D276" s="6" t="s">
-        <v>85</v>
+        <v>97</v>
       </c>
       <c r="E276" s="12">
-        <v>5500</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="277" spans="1:5">
       <c r="A277" s="4">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="B277" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C277" s="7" t="s">
-        <v>238</v>
+        <v>98</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>239</v>
+        <v>99</v>
       </c>
       <c r="E277" s="12">
-        <v>1000</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="278" spans="1:5">
       <c r="A278" s="4">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="B278" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C278" s="7" t="s">
-        <v>240</v>
+        <v>100</v>
       </c>
       <c r="D278" s="6" t="s">
-        <v>241</v>
+        <v>101</v>
       </c>
       <c r="E278" s="12">
-        <v>1600</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="279" spans="1:5">
       <c r="A279" s="4">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="B279" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C279" s="7" t="s">
-        <v>242</v>
+        <v>102</v>
       </c>
       <c r="D279" s="6" t="s">
-        <v>243</v>
+        <v>103</v>
       </c>
       <c r="E279" s="12">
-        <v>4000</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="280" spans="1:5">
       <c r="A280" s="4">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="B280" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C280" s="7" t="s">
-        <v>244</v>
+        <v>104</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>245</v>
+        <v>105</v>
       </c>
       <c r="E280" s="12">
-        <v>4200</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="281" spans="1:5">
       <c r="A281" s="4">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="B281" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C281" s="7" t="s">
-        <v>246</v>
+        <v>106</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>247</v>
+        <v>107</v>
       </c>
       <c r="E281" s="12">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="282" spans="1:5">
       <c r="A282" s="4">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B282" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C282" s="7" t="s">
-        <v>248</v>
+        <v>257</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>249</v>
+        <v>258</v>
       </c>
       <c r="E282" s="12">
-        <v>5700</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="283" spans="1:5">
       <c r="A283" s="4">
-        <v>85</v>
+        <v>80</v>
       </c>
       <c r="B283" s="9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C283" s="7" t="s">
-        <v>250</v>
+        <v>259</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>251</v>
+        <v>260</v>
       </c>
       <c r="E283" s="12">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="284" spans="1:5">
       <c r="A284" s="4">
-        <v>86</v>
+        <v>81</v>
       </c>
       <c r="B284" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C284" s="7" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
       <c r="E284" s="12">
-        <v>1100</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="285" spans="1:5">
       <c r="A285" s="4">
-        <v>87</v>
+        <v>82</v>
       </c>
       <c r="B285" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C285" s="7" t="s">
-        <v>180</v>
+        <v>263</v>
       </c>
       <c r="D285" s="6" t="s">
-        <v>181</v>
+        <v>264</v>
       </c>
       <c r="E285" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="286" spans="1:5">
       <c r="A286" s="4">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="B286" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C286" s="7" t="s">
-        <v>182</v>
+        <v>265</v>
       </c>
       <c r="D286" s="6" t="s">
-        <v>183</v>
+        <v>266</v>
       </c>
       <c r="E286" s="12">
-        <v>4200</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="287" spans="1:5">
       <c r="A287" s="4">
-        <v>89</v>
+        <v>84</v>
       </c>
       <c r="B287" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C287" s="7" t="s">
-        <v>184</v>
+        <v>267</v>
       </c>
       <c r="D287" s="6" t="s">
-        <v>185</v>
+        <v>268</v>
       </c>
       <c r="E287" s="12">
-        <v>4000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="288" spans="1:5">
       <c r="A288" s="4">
-        <v>90</v>
+        <v>85</v>
       </c>
       <c r="B288" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C288" s="7" t="s">
-        <v>186</v>
+        <v>269</v>
       </c>
       <c r="D288" s="6" t="s">
-        <v>187</v>
+        <v>270</v>
       </c>
       <c r="E288" s="12">
-        <v>4500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="289" spans="1:5">
       <c r="A289" s="4">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="B289" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C289" s="7" t="s">
-        <v>188</v>
+        <v>199</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>189</v>
+        <v>200</v>
       </c>
       <c r="E289" s="12">
-        <v>1500</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="290" spans="1:5">
       <c r="A290" s="4">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="B290" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C290" s="7" t="s">
-        <v>190</v>
+        <v>201</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>191</v>
+        <v>202</v>
       </c>
       <c r="E290" s="12">
-        <v>2000</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="291" spans="1:5">
       <c r="A291" s="4">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="B291" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C291" s="7" t="s">
-        <v>192</v>
+        <v>203</v>
       </c>
       <c r="D291" s="6" t="s">
-        <v>193</v>
+        <v>204</v>
       </c>
       <c r="E291" s="12">
-        <v>1600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="292" spans="1:5">
       <c r="A292" s="4">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B292" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C292" s="7" t="s">
-        <v>188</v>
+        <v>205</v>
       </c>
       <c r="D292" s="6" t="s">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c r="E292" s="12">
-        <v>5700</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="293" spans="1:5">
       <c r="A293" s="4">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B293" s="9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C293" s="7" t="s">
-        <v>195</v>
+        <v>207</v>
       </c>
       <c r="D293" s="6" t="s">
-        <v>196</v>
+        <v>208</v>
       </c>
       <c r="E293" s="12">
-        <v>2500</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="294" spans="1:5">
       <c r="A294" s="4">
-        <v>96</v>
+        <v>91</v>
       </c>
       <c r="B294" s="9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C294" s="7" t="s">
-        <v>197</v>
+        <v>209</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>198</v>
+        <v>210</v>
       </c>
       <c r="E294" s="12">
-        <v>1100</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="295" spans="1:5">
       <c r="A295" s="4">
-        <v>97</v>
+        <v>92</v>
       </c>
       <c r="B295" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C295" s="7" t="s">
-        <v>320</v>
+        <v>211</v>
       </c>
       <c r="D295" s="6" t="s">
-        <v>321</v>
+        <v>212</v>
       </c>
       <c r="E295" s="12">
-        <v>4800</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="296" spans="1:5">
       <c r="A296" s="4">
-        <v>98</v>
+        <v>93</v>
       </c>
       <c r="B296" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C296" s="7" t="s">
-        <v>322</v>
+        <v>207</v>
       </c>
       <c r="D296" s="6" t="s">
-        <v>323</v>
+        <v>213</v>
       </c>
       <c r="E296" s="12">
-        <v>5900</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="297" spans="1:5">
       <c r="A297" s="4">
-        <v>99</v>
+        <v>94</v>
       </c>
       <c r="B297" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C297" s="7" t="s">
-        <v>324</v>
+        <v>214</v>
       </c>
       <c r="D297" s="6" t="s">
-        <v>325</v>
+        <v>215</v>
       </c>
       <c r="E297" s="12">
-        <v>6200</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="298" spans="1:5">
       <c r="A298" s="4">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B298" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C298" s="7" t="s">
-        <v>326</v>
+        <v>216</v>
       </c>
       <c r="D298" s="6" t="s">
-        <v>327</v>
+        <v>217</v>
       </c>
       <c r="E298" s="12">
-        <v>6500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="299" spans="1:5">
       <c r="A299" s="4">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="B299" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C299" s="7" t="s">
-        <v>328</v>
+        <v>337</v>
       </c>
       <c r="D299" s="6" t="s">
-        <v>329</v>
+        <v>338</v>
       </c>
       <c r="E299" s="12">
-        <v>6800</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="300" spans="1:5">
       <c r="A300" s="4">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="B300" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C300" s="7" t="s">
-        <v>330</v>
+        <v>339</v>
       </c>
       <c r="D300" s="6" t="s">
-        <v>331</v>
+        <v>340</v>
       </c>
       <c r="E300" s="12">
-        <v>6900</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="301" spans="1:5">
       <c r="A301" s="4">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="B301" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="7" t="s">
-        <v>332</v>
+        <v>341</v>
       </c>
       <c r="D301" s="6" t="s">
-        <v>333</v>
+        <v>342</v>
       </c>
       <c r="E301" s="12">
-        <v>2400</v>
+        <v>6900</v>
       </c>
     </row>
     <row r="302" spans="1:5">
       <c r="A302" s="4">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="B302" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C302" s="7" t="s">
-        <v>334</v>
+        <v>343</v>
       </c>
       <c r="D302" s="6" t="s">
-        <v>335</v>
+        <v>344</v>
       </c>
       <c r="E302" s="12">
         <v>7600</v>
       </c>
     </row>
     <row r="303" spans="1:5">
       <c r="A303" s="4">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="B303" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C303" s="7" t="s">
-        <v>336</v>
+        <v>345</v>
       </c>
       <c r="D303" s="6" t="s">
-        <v>337</v>
+        <v>346</v>
       </c>
       <c r="E303" s="12">
         <v>7800</v>
       </c>
     </row>
     <row r="304" spans="1:5">
       <c r="A304" s="4">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="B304" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C304" s="7" t="s">
-        <v>338</v>
+        <v>347</v>
       </c>
       <c r="D304" s="6" t="s">
-        <v>339</v>
+        <v>348</v>
       </c>
       <c r="E304" s="12">
         <v>7800</v>
       </c>
     </row>
     <row r="305" spans="1:5">
       <c r="A305" s="4">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="B305" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C305" s="7" t="s">
-        <v>340</v>
+        <v>349</v>
       </c>
       <c r="D305" s="6" t="s">
-        <v>341</v>
+        <v>350</v>
       </c>
       <c r="E305" s="12">
         <v>10600</v>
       </c>
     </row>
     <row r="306" spans="1:5">
       <c r="A306" s="4">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="B306" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C306" s="7" t="s">
-        <v>386</v>
+        <v>394</v>
       </c>
       <c r="D306" s="6" t="s">
-        <v>387</v>
+        <v>395</v>
       </c>
       <c r="E306" s="12">
         <v>6200</v>
       </c>
     </row>
     <row r="307" spans="1:5">
       <c r="A307" s="4">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="B307" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C307" s="7" t="s">
-        <v>388</v>
+        <v>396</v>
       </c>
       <c r="D307" s="6" t="s">
-        <v>389</v>
+        <v>397</v>
       </c>
       <c r="E307" s="12">
         <v>6900</v>
       </c>
     </row>
     <row r="308" spans="1:5">
       <c r="A308" s="4">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="B308" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C308" s="7" t="s">
-        <v>312</v>
+        <v>329</v>
       </c>
       <c r="D308" s="6" t="s">
-        <v>313</v>
+        <v>330</v>
       </c>
       <c r="E308" s="12">
         <v>1800</v>
       </c>
     </row>
     <row r="309" spans="1:5">
       <c r="A309" s="4">
-        <v>111</v>
+        <v>106</v>
       </c>
       <c r="B309" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C309" s="7" t="s">
-        <v>314</v>
+        <v>331</v>
       </c>
       <c r="D309" s="6" t="s">
-        <v>315</v>
+        <v>332</v>
       </c>
       <c r="E309" s="12">
         <v>4600</v>
       </c>
     </row>
     <row r="310" spans="1:5">
       <c r="A310" s="4">
-        <v>112</v>
+        <v>107</v>
       </c>
       <c r="B310" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C310" s="7" t="s">
-        <v>316</v>
+        <v>333</v>
       </c>
       <c r="D310" s="6" t="s">
-        <v>317</v>
+        <v>334</v>
       </c>
       <c r="E310" s="12">
         <v>4900</v>
       </c>
     </row>
     <row r="311" spans="1:5">
       <c r="A311" s="4">
-        <v>113</v>
+        <v>108</v>
       </c>
       <c r="B311" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C311" s="7" t="s">
-        <v>318</v>
+        <v>335</v>
       </c>
       <c r="D311" s="6" t="s">
-        <v>319</v>
+        <v>336</v>
       </c>
       <c r="E311" s="12">
         <v>6800</v>
       </c>
     </row>
     <row r="312" spans="1:5">
       <c r="A312" s="4">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="B312" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C312" s="7" t="s">
-        <v>214</v>
+        <v>233</v>
       </c>
       <c r="D312" s="6" t="s">
-        <v>215</v>
+        <v>234</v>
       </c>
       <c r="E312" s="12">
         <v>2560</v>
       </c>
     </row>
     <row r="313" spans="1:5">
       <c r="A313" s="4">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="B313" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C313" s="7" t="s">
-        <v>216</v>
+        <v>235</v>
       </c>
       <c r="D313" s="6" t="s">
-        <v>217</v>
+        <v>236</v>
       </c>
       <c r="E313" s="12">
         <v>2990</v>
       </c>
     </row>
     <row r="314" spans="1:5">
       <c r="A314" s="4">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="B314" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C314" s="7" t="s">
-        <v>218</v>
+        <v>237</v>
       </c>
       <c r="D314" s="6" t="s">
-        <v>219</v>
+        <v>238</v>
       </c>
       <c r="E314" s="12">
         <v>3900</v>
       </c>
     </row>
     <row r="315" spans="1:5">
       <c r="A315" s="4">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="B315" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C315" s="7" t="s">
-        <v>220</v>
+        <v>239</v>
       </c>
       <c r="D315" s="6" t="s">
-        <v>221</v>
+        <v>240</v>
       </c>
       <c r="E315" s="12">
         <v>4800</v>
       </c>
     </row>
     <row r="316" spans="1:5">
       <c r="A316" s="4">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="B316" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C316" s="7" t="s">
-        <v>222</v>
+        <v>241</v>
       </c>
       <c r="D316" s="6" t="s">
-        <v>223</v>
+        <v>242</v>
       </c>
       <c r="E316" s="12">
         <v>5000</v>
       </c>
     </row>
     <row r="317" spans="1:5">
       <c r="A317" s="4">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="B317" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C317" s="7" t="s">
-        <v>224</v>
+        <v>243</v>
       </c>
       <c r="D317" s="6" t="s">
-        <v>225</v>
+        <v>244</v>
       </c>
       <c r="E317" s="12">
         <v>5000</v>
       </c>
     </row>
     <row r="318" spans="1:5">
       <c r="A318" s="4">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="B318" s="9" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="C318" s="7" t="s">
-        <v>226</v>
+        <v>245</v>
       </c>
       <c r="D318" s="6" t="s">
-        <v>227</v>
+        <v>246</v>
       </c>
       <c r="E318" s="12">
         <v>6000</v>
       </c>
     </row>
     <row r="319" spans="1:5">
       <c r="A319" s="4">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="B319" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C319" s="7" t="s">
-        <v>228</v>
+        <v>247</v>
       </c>
       <c r="D319" s="6" t="s">
-        <v>229</v>
+        <v>248</v>
       </c>
       <c r="E319" s="12">
         <v>3500</v>
       </c>
     </row>
     <row r="320" spans="1:5">
       <c r="A320" s="4">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="B320" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C320" s="7" t="s">
-        <v>230</v>
+        <v>249</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>231</v>
+        <v>250</v>
       </c>
       <c r="E320" s="12">
         <v>3950</v>
       </c>
     </row>
     <row r="321" spans="1:5">
       <c r="A321" s="4">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="B321" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C321" s="7" t="s">
-        <v>232</v>
+        <v>251</v>
       </c>
       <c r="D321" s="6" t="s">
-        <v>233</v>
+        <v>252</v>
       </c>
       <c r="E321" s="12">
         <v>3800</v>
       </c>
     </row>
     <row r="322" spans="1:5">
       <c r="A322" s="4">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="B322" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C322" s="7" t="s">
-        <v>234</v>
+        <v>253</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>235</v>
+        <v>254</v>
       </c>
       <c r="E322" s="12">
         <v>3900</v>
       </c>
     </row>
     <row r="323" spans="1:5">
       <c r="A323" s="4">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="B323" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C323" s="7" t="s">
-        <v>236</v>
+        <v>255</v>
       </c>
       <c r="D323" s="6" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="E323" s="12">
         <v>4200</v>
       </c>
     </row>
     <row r="324" spans="1:5">
       <c r="A324" s="4">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="B324" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C324" s="7" t="s">
-        <v>135</v>
+        <v>152</v>
       </c>
       <c r="D324" s="6" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="E324" s="12">
         <v>5500</v>
       </c>
     </row>
     <row r="325" spans="1:5">
       <c r="A325" s="4">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="B325" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C325" s="7" t="s">
-        <v>139</v>
+        <v>162</v>
       </c>
       <c r="D325" s="6" t="s">
-        <v>140</v>
+        <v>163</v>
       </c>
       <c r="E325" s="12">
         <v>6800</v>
       </c>
     </row>
     <row r="326" spans="1:5">
       <c r="A326" s="4">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B326" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C326" s="7" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="D326" s="6" t="s">
-        <v>150</v>
+        <v>165</v>
       </c>
       <c r="E326" s="12">
         <v>8200</v>
       </c>
     </row>
     <row r="327" spans="1:5">
       <c r="A327" s="4">
-        <v>129</v>
+        <v>124</v>
       </c>
       <c r="B327" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C327" s="7" t="s">
-        <v>254</v>
+        <v>271</v>
       </c>
       <c r="D327" s="6" t="s">
-        <v>255</v>
+        <v>272</v>
       </c>
       <c r="E327" s="12">
         <v>4500</v>
       </c>
     </row>
     <row r="328" spans="1:5">
       <c r="A328" s="4">
-        <v>130</v>
+        <v>125</v>
       </c>
       <c r="B328" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C328" s="7" t="s">
-        <v>256</v>
+        <v>273</v>
       </c>
       <c r="D328" s="6" t="s">
-        <v>257</v>
+        <v>274</v>
       </c>
       <c r="E328" s="12">
         <v>6800</v>
       </c>
     </row>
     <row r="329" spans="1:5">
       <c r="A329" s="4">
-        <v>131</v>
+        <v>126</v>
       </c>
       <c r="B329" s="9" t="s">
-        <v>358</v>
+        <v>9</v>
       </c>
       <c r="C329" s="7" t="s">
-        <v>359</v>
+        <v>367</v>
       </c>
       <c r="D329" s="6" t="s">
-        <v>360</v>
+        <v>368</v>
       </c>
       <c r="E329" s="12">
         <v>3800</v>
       </c>
     </row>
     <row r="330" spans="1:5">
       <c r="A330" s="4">
-        <v>132</v>
+        <v>127</v>
       </c>
       <c r="B330" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C330" s="7" t="s">
-        <v>258</v>
+        <v>369</v>
       </c>
       <c r="D330" s="6" t="s">
-        <v>259</v>
+        <v>370</v>
       </c>
       <c r="E330" s="12">
-        <v>4000</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="331" spans="1:5">
       <c r="A331" s="4">
-        <v>133</v>
+        <v>128</v>
       </c>
       <c r="B331" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C331" s="7" t="s">
-        <v>260</v>
+        <v>275</v>
       </c>
       <c r="D331" s="6" t="s">
-        <v>261</v>
+        <v>276</v>
       </c>
       <c r="E331" s="12">
-        <v>6800</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="332" spans="1:5">
       <c r="A332" s="4">
-        <v>134</v>
+        <v>129</v>
       </c>
       <c r="B332" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C332" s="7" t="s">
-        <v>262</v>
+        <v>277</v>
       </c>
       <c r="D332" s="6" t="s">
-        <v>263</v>
+        <v>278</v>
       </c>
       <c r="E332" s="12">
-        <v>2200</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="333" spans="1:5">
       <c r="A333" s="4">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="B333" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C333" s="7" t="s">
-        <v>264</v>
+        <v>279</v>
       </c>
       <c r="D333" s="6" t="s">
-        <v>265</v>
+        <v>280</v>
       </c>
       <c r="E333" s="12">
-        <v>3950</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="334" spans="1:5">
       <c r="A334" s="4">
-        <v>136</v>
+        <v>131</v>
       </c>
       <c r="B334" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C334" s="7" t="s">
-        <v>292</v>
+        <v>281</v>
       </c>
       <c r="D334" s="6" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="E334" s="12">
-        <v>6800</v>
+        <v>3950</v>
       </c>
     </row>
     <row r="335" spans="1:5">
       <c r="A335" s="4">
-        <v>137</v>
+        <v>132</v>
       </c>
       <c r="B335" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C335" s="7" t="s">
-        <v>294</v>
+        <v>309</v>
       </c>
       <c r="D335" s="6" t="s">
-        <v>295</v>
+        <v>310</v>
       </c>
       <c r="E335" s="12">
-        <v>7800</v>
+        <v>6800</v>
       </c>
     </row>
     <row r="336" spans="1:5">
       <c r="A336" s="4">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="B336" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C336" s="7" t="s">
-        <v>266</v>
+        <v>311</v>
       </c>
       <c r="D336" s="6" t="s">
-        <v>267</v>
+        <v>312</v>
       </c>
       <c r="E336" s="12">
-        <v>4600</v>
+        <v>7800</v>
       </c>
     </row>
     <row r="337" spans="1:5">
       <c r="A337" s="4">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B337" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C337" s="7" t="s">
-        <v>268</v>
+        <v>283</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>269</v>
+        <v>284</v>
       </c>
       <c r="E337" s="12">
-        <v>4900</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="338" spans="1:5">
       <c r="A338" s="4">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="B338" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C338" s="7" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="D338" s="6" t="s">
-        <v>271</v>
+        <v>286</v>
       </c>
       <c r="E338" s="12">
-        <v>3900</v>
+        <v>4900</v>
       </c>
     </row>
     <row r="339" spans="1:5">
       <c r="A339" s="4">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="B339" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C339" s="7" t="s">
-        <v>272</v>
+        <v>287</v>
       </c>
       <c r="D339" s="6" t="s">
-        <v>273</v>
+        <v>288</v>
       </c>
       <c r="E339" s="12">
-        <v>4000</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="340" spans="1:5">
       <c r="A340" s="4">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="B340" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C340" s="7" t="s">
-        <v>274</v>
+        <v>289</v>
       </c>
       <c r="D340" s="6" t="s">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="E340" s="12">
-        <v>3200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="341" spans="1:5">
       <c r="A341" s="4">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="B341" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C341" s="7" t="s">
-        <v>276</v>
+        <v>291</v>
       </c>
       <c r="D341" s="6" t="s">
-        <v>277</v>
+        <v>292</v>
       </c>
       <c r="E341" s="12">
-        <v>3500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="342" spans="1:5">
       <c r="A342" s="4">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="B342" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C342" s="7" t="s">
-        <v>278</v>
+        <v>293</v>
       </c>
       <c r="D342" s="6" t="s">
-        <v>279</v>
+        <v>294</v>
       </c>
       <c r="E342" s="12">
-        <v>5200</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="343" spans="1:5">
       <c r="A343" s="4">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="B343" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C343" s="7" t="s">
-        <v>280</v>
+        <v>295</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>281</v>
+        <v>296</v>
       </c>
       <c r="E343" s="12">
-        <v>6400</v>
+        <v>5200</v>
       </c>
     </row>
     <row r="344" spans="1:5">
       <c r="A344" s="4">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="B344" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C344" s="7" t="s">
-        <v>282</v>
+        <v>297</v>
       </c>
       <c r="D344" s="6" t="s">
-        <v>283</v>
+        <v>298</v>
       </c>
       <c r="E344" s="12">
-        <v>8200</v>
+        <v>6400</v>
       </c>
     </row>
     <row r="345" spans="1:5">
       <c r="A345" s="4">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="B345" s="9" t="s">
         <v>9</v>
       </c>
       <c r="C345" s="7" t="s">
-        <v>284</v>
+        <v>299</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>285</v>
+        <v>300</v>
       </c>
       <c r="E345" s="12">
-        <v>3900</v>
+        <v>8200</v>
       </c>
     </row>
     <row r="346" spans="1:5">
       <c r="A346" s="4">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="B346" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C346" s="7" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>297</v>
+        <v>302</v>
       </c>
       <c r="E346" s="12">
-        <v>5400</v>
+        <v>3900</v>
       </c>
     </row>
     <row r="347" spans="1:5">
       <c r="A347" s="4">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="B347" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C347" s="7" t="s">
-        <v>298</v>
+        <v>313</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>299</v>
+        <v>314</v>
       </c>
       <c r="E347" s="12">
-        <v>5500</v>
+        <v>5400</v>
       </c>
     </row>
     <row r="348" spans="1:5">
       <c r="A348" s="4">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="B348" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C348" s="7" t="s">
-        <v>300</v>
+        <v>315</v>
       </c>
       <c r="D348" s="6" t="s">
-        <v>301</v>
+        <v>316</v>
       </c>
       <c r="E348" s="12">
-        <v>9800</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="349" spans="1:5">
       <c r="A349" s="4">
-        <v>151</v>
+        <v>146</v>
       </c>
       <c r="B349" s="9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="C349" s="7" t="s">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="D349" s="6" t="s">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="E349" s="12">
-        <v>2800</v>
+        <v>9800</v>
       </c>
     </row>
     <row r="350" spans="1:5">
       <c r="A350" s="4">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="B350" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C350" s="7" t="s">
-        <v>304</v>
+        <v>319</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>305</v>
+        <v>320</v>
       </c>
       <c r="E350" s="12">
-        <v>1800</v>
+        <v>2800</v>
       </c>
     </row>
     <row r="351" spans="1:5">
       <c r="A351" s="4">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="B351" s="9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="C351" s="7" t="s">
-        <v>286</v>
+        <v>321</v>
       </c>
       <c r="D351" s="6" t="s">
-        <v>287</v>
+        <v>322</v>
       </c>
       <c r="E351" s="12">
-        <v>3200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="352" spans="1:5">
       <c r="A352" s="4">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="B352" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C352" s="7" t="s">
-        <v>288</v>
+        <v>303</v>
       </c>
       <c r="D352" s="6" t="s">
-        <v>289</v>
+        <v>304</v>
       </c>
       <c r="E352" s="12">
-        <v>3400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="353" spans="1:5">
       <c r="A353" s="4">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="B353" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C353" s="7" t="s">
-        <v>290</v>
+        <v>305</v>
       </c>
       <c r="D353" s="6" t="s">
-        <v>291</v>
+        <v>306</v>
       </c>
       <c r="E353" s="12">
-        <v>4200</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="354" spans="1:5">
       <c r="A354" s="4">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="B354" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C354" s="7" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="D354" s="6" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="E354" s="12">
-        <v>3300</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="355" spans="1:5">
       <c r="A355" s="4">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="B355" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C355" s="7" t="s">
-        <v>308</v>
+        <v>323</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>309</v>
+        <v>324</v>
       </c>
       <c r="E355" s="12">
-        <v>3600</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="356" spans="1:5">
       <c r="A356" s="4">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="B356" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C356" s="7" t="s">
-        <v>310</v>
+        <v>325</v>
       </c>
       <c r="D356" s="6" t="s">
-        <v>311</v>
+        <v>326</v>
       </c>
       <c r="E356" s="12">
-        <v>5700</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="357" spans="1:5">
       <c r="A357" s="4">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B357" s="9" t="s">
-        <v>342</v>
+        <v>9</v>
       </c>
       <c r="C357" s="7" t="s">
-        <v>343</v>
+        <v>327</v>
       </c>
       <c r="D357" s="6" t="s">
-        <v>344</v>
+        <v>328</v>
       </c>
       <c r="E357" s="12">
-        <v>3400</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="358" spans="1:5">
       <c r="A358" s="4">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="B358" s="9" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C358" s="7" t="s">
-        <v>346</v>
+        <v>352</v>
       </c>
       <c r="D358" s="6" t="s">
-        <v>347</v>
+        <v>353</v>
       </c>
       <c r="E358" s="12">
-        <v>3650</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="359" spans="1:5">
       <c r="A359" s="4">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="B359" s="9" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="C359" s="7" t="s">
-        <v>348</v>
+        <v>355</v>
       </c>
       <c r="D359" s="6" t="s">
-        <v>349</v>
+        <v>356</v>
       </c>
       <c r="E359" s="12">
-        <v>4050</v>
+        <v>3650</v>
       </c>
     </row>
     <row r="360" spans="1:5">
       <c r="A360" s="4">
-        <v>162</v>
+        <v>157</v>
       </c>
       <c r="B360" s="9" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C360" s="7" t="s">
-        <v>350</v>
+        <v>357</v>
       </c>
       <c r="D360" s="6" t="s">
-        <v>351</v>
+        <v>358</v>
       </c>
       <c r="E360" s="12">
-        <v>4400</v>
+        <v>4050</v>
       </c>
     </row>
     <row r="361" spans="1:5">
       <c r="A361" s="4">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="B361" s="9" t="s">
-        <v>342</v>
+        <v>354</v>
       </c>
       <c r="C361" s="7" t="s">
-        <v>352</v>
+        <v>359</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>353</v>
+        <v>360</v>
       </c>
       <c r="E361" s="12">
-        <v>3200</v>
+        <v>4400</v>
       </c>
     </row>
     <row r="362" spans="1:5">
       <c r="A362" s="4">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="B362" s="9" t="s">
-        <v>345</v>
+        <v>351</v>
       </c>
       <c r="C362" s="7" t="s">
-        <v>354</v>
+        <v>361</v>
       </c>
       <c r="D362" s="6" t="s">
-        <v>355</v>
+        <v>362</v>
       </c>
       <c r="E362" s="12">
-        <v>3400</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="363" spans="1:5">
       <c r="A363" s="4">
-        <v>165</v>
+        <v>160</v>
       </c>
       <c r="B363" s="9" t="s">
-        <v>345</v>
+        <v>354</v>
       </c>
       <c r="C363" s="7" t="s">
-        <v>356</v>
+        <v>363</v>
       </c>
       <c r="D363" s="6" t="s">
-        <v>357</v>
+        <v>364</v>
       </c>
       <c r="E363" s="12">
-        <v>4600</v>
+        <v>3400</v>
       </c>
     </row>
     <row r="364" spans="1:5">
       <c r="A364" s="4">
-        <v>166</v>
+        <v>161</v>
       </c>
       <c r="B364" s="9" t="s">
-        <v>29</v>
+        <v>354</v>
       </c>
       <c r="C364" s="7" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="D364" s="6" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="E364" s="12">
-        <v>3880</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="365" spans="1:5">
       <c r="A365" s="4">
-        <v>167</v>
+        <v>162</v>
       </c>
       <c r="B365" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C365" s="7" t="s">
-        <v>363</v>
+        <v>371</v>
       </c>
       <c r="D365" s="6" t="s">
-        <v>364</v>
+        <v>372</v>
       </c>
       <c r="E365" s="12">
-        <v>4800</v>
+        <v>3880</v>
       </c>
     </row>
     <row r="366" spans="1:5">
       <c r="A366" s="4">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="B366" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C366" s="7" t="s">
-        <v>365</v>
+        <v>373</v>
       </c>
       <c r="D366" s="6" t="s">
-        <v>366</v>
+        <v>374</v>
       </c>
       <c r="E366" s="12">
-        <v>5900</v>
+        <v>4800</v>
       </c>
     </row>
     <row r="367" spans="1:5">
       <c r="A367" s="4">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="B367" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C367" s="7" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="D367" s="6" t="s">
-        <v>368</v>
+        <v>376</v>
       </c>
       <c r="E367" s="12">
-        <v>3600</v>
+        <v>5900</v>
       </c>
     </row>
     <row r="368" spans="1:5">
       <c r="A368" s="4">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="B368" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C368" s="7" t="s">
-        <v>369</v>
+        <v>377</v>
       </c>
       <c r="D368" s="6" t="s">
-        <v>370</v>
+        <v>378</v>
       </c>
       <c r="E368" s="12">
-        <v>4600</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="369" spans="1:5">
       <c r="A369" s="4">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="B369" s="9" t="s">
-        <v>371</v>
+        <v>9</v>
       </c>
       <c r="C369" s="7" t="s">
-        <v>372</v>
+        <v>379</v>
       </c>
       <c r="D369" s="6" t="s">
-        <v>373</v>
+        <v>380</v>
       </c>
       <c r="E369" s="12">
-        <v>5700</v>
+        <v>4600</v>
       </c>
     </row>
     <row r="370" spans="1:5">
       <c r="A370" s="4">
-        <v>172</v>
+        <v>167</v>
       </c>
       <c r="B370" s="9" t="s">
-        <v>345</v>
+        <v>381</v>
       </c>
       <c r="C370" s="7" t="s">
-        <v>374</v>
+        <v>382</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>375</v>
+        <v>383</v>
       </c>
       <c r="E370" s="12">
-        <v>6500</v>
+        <v>5700</v>
       </c>
     </row>
     <row r="371" spans="1:5">
       <c r="A371" s="4">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B371" s="9" t="s">
-        <v>9</v>
+        <v>354</v>
       </c>
       <c r="C371" s="7" t="s">
-        <v>16</v>
+        <v>384</v>
       </c>
       <c r="D371" s="6" t="s">
-        <v>419</v>
+        <v>385</v>
       </c>
       <c r="E371" s="12">
-        <v>1600</v>
+        <v>6500</v>
       </c>
     </row>
     <row r="372" spans="1:5">
       <c r="A372" s="4">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="B372" s="9" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="C372" s="7" t="s">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="D372" s="6" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
       <c r="E372" s="12">
-        <v>2500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="373" spans="1:5">
       <c r="A373" s="4">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="B373" s="9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C373" s="7" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="E373" s="12">
-        <v>1100</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="374" spans="1:5">
       <c r="A374" s="4">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="B374" s="9" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="C374" s="7" t="s">
-        <v>422</v>
+        <v>34</v>
       </c>
       <c r="D374" s="6" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="E374" s="12">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="375" spans="1:5">
       <c r="A375" s="4">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="B375" s="9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="C375" s="7" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D375" s="6" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="E375" s="12">
-        <v>4000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="376" spans="1:5">
       <c r="A376" s="4">
-        <v>178</v>
+        <v>173</v>
       </c>
       <c r="B376" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C376" s="7" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="D376" s="6" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="E376" s="12">
-        <v>4200</v>
+        <v>4000</v>
       </c>
     </row>
     <row r="377" spans="1:5">
       <c r="A377" s="4">
-        <v>179</v>
+        <v>174</v>
       </c>
       <c r="B377" s="9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="C377" s="7" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="E377" s="12">
-        <v>5600</v>
+        <v>4200</v>
       </c>
     </row>
     <row r="378" spans="1:5">
       <c r="A378" s="4">
+        <v>175</v>
+      </c>
+      <c r="B378" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C378" s="7" t="s">
+        <v>434</v>
+      </c>
+      <c r="D378" s="6" t="s">
+        <v>435</v>
+      </c>
+      <c r="E378" s="12">
+        <v>5600</v>
+      </c>
+    </row>
+    <row r="379" spans="1:5">
+      <c r="A379" s="4">
+        <v>176</v>
+      </c>
+      <c r="B379" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C379" s="7" t="s">
+        <v>436</v>
+      </c>
+      <c r="D379" s="6" t="s">
+        <v>437</v>
+      </c>
+      <c r="E379" s="12">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="380" spans="1:5">
+      <c r="A380" s="4">
+        <v>177</v>
+      </c>
+      <c r="B380" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C380" s="7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D380" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E380" s="12">
+        <v>4000</v>
+      </c>
+    </row>
+    <row r="381" spans="1:5">
+      <c r="A381" s="4">
+        <v>178</v>
+      </c>
+      <c r="B381" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C381" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="D381" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E381" s="12">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="382" spans="1:5">
+      <c r="A382" s="4">
+        <v>179</v>
+      </c>
+      <c r="B382" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C382" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="D382" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="E382" s="12">
+        <v>3900</v>
+      </c>
+    </row>
+    <row r="383" spans="1:5">
+      <c r="A383" s="4">
         <v>180</v>
       </c>
-      <c r="B378" s="9" t="s">
-[...9 lines deleted...]
-        <v>3500</v>
+      <c r="B383" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C383" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="D383" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E383" s="12">
+        <v>4900</v>
+      </c>
+    </row>
+    <row r="384" spans="1:5">
+      <c r="A384" s="4">
+        <v>181</v>
+      </c>
+      <c r="B384" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C384" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="D384" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E384" s="12">
+        <v>1700</v>
+      </c>
+    </row>
+    <row r="385" spans="1:5">
+      <c r="A385" s="4">
+        <v>182</v>
+      </c>
+      <c r="B385" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C385" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="D385" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="E385" s="12">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="386" spans="1:5">
+      <c r="A386" s="4">
+        <v>183</v>
+      </c>
+      <c r="B386" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C386" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="D386" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E386" s="12">
+        <v>4500</v>
+      </c>
+    </row>
+    <row r="387" spans="1:5">
+      <c r="A387" s="4">
+        <v>184</v>
+      </c>
+      <c r="B387" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="C387" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="D387" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E387" s="12">
+        <v>2000</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A6:E6"/>
-    <mergeCell ref="A197:E197"/>
+    <mergeCell ref="A202:E202"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D8" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_23"/>
@@ -8305,55 +8476,55 @@
     <hyperlink ref="D172" r:id="rId_hyperlink_165"/>
     <hyperlink ref="D173" r:id="rId_hyperlink_166"/>
     <hyperlink ref="D174" r:id="rId_hyperlink_167"/>
     <hyperlink ref="D175" r:id="rId_hyperlink_168"/>
     <hyperlink ref="D176" r:id="rId_hyperlink_169"/>
     <hyperlink ref="D177" r:id="rId_hyperlink_170"/>
     <hyperlink ref="D178" r:id="rId_hyperlink_171"/>
     <hyperlink ref="D179" r:id="rId_hyperlink_172"/>
     <hyperlink ref="D180" r:id="rId_hyperlink_173"/>
     <hyperlink ref="D181" r:id="rId_hyperlink_174"/>
     <hyperlink ref="D182" r:id="rId_hyperlink_175"/>
     <hyperlink ref="D183" r:id="rId_hyperlink_176"/>
     <hyperlink ref="D184" r:id="rId_hyperlink_177"/>
     <hyperlink ref="D185" r:id="rId_hyperlink_178"/>
     <hyperlink ref="D186" r:id="rId_hyperlink_179"/>
     <hyperlink ref="D187" r:id="rId_hyperlink_180"/>
     <hyperlink ref="D188" r:id="rId_hyperlink_181"/>
     <hyperlink ref="D189" r:id="rId_hyperlink_182"/>
     <hyperlink ref="D190" r:id="rId_hyperlink_183"/>
     <hyperlink ref="D191" r:id="rId_hyperlink_184"/>
     <hyperlink ref="D192" r:id="rId_hyperlink_185"/>
     <hyperlink ref="D193" r:id="rId_hyperlink_186"/>
     <hyperlink ref="D194" r:id="rId_hyperlink_187"/>
     <hyperlink ref="D195" r:id="rId_hyperlink_188"/>
     <hyperlink ref="D196" r:id="rId_hyperlink_189"/>
-    <hyperlink ref="D199" r:id="rId_hyperlink_190"/>
-[...3 lines deleted...]
-    <hyperlink ref="D203" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="D197" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="D198" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="D199" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="D200" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="D201" r:id="rId_hyperlink_194"/>
     <hyperlink ref="D204" r:id="rId_hyperlink_195"/>
     <hyperlink ref="D205" r:id="rId_hyperlink_196"/>
     <hyperlink ref="D206" r:id="rId_hyperlink_197"/>
     <hyperlink ref="D207" r:id="rId_hyperlink_198"/>
     <hyperlink ref="D208" r:id="rId_hyperlink_199"/>
     <hyperlink ref="D209" r:id="rId_hyperlink_200"/>
     <hyperlink ref="D210" r:id="rId_hyperlink_201"/>
     <hyperlink ref="D211" r:id="rId_hyperlink_202"/>
     <hyperlink ref="D212" r:id="rId_hyperlink_203"/>
     <hyperlink ref="D213" r:id="rId_hyperlink_204"/>
     <hyperlink ref="D214" r:id="rId_hyperlink_205"/>
     <hyperlink ref="D215" r:id="rId_hyperlink_206"/>
     <hyperlink ref="D216" r:id="rId_hyperlink_207"/>
     <hyperlink ref="D217" r:id="rId_hyperlink_208"/>
     <hyperlink ref="D218" r:id="rId_hyperlink_209"/>
     <hyperlink ref="D219" r:id="rId_hyperlink_210"/>
     <hyperlink ref="D220" r:id="rId_hyperlink_211"/>
     <hyperlink ref="D221" r:id="rId_hyperlink_212"/>
     <hyperlink ref="D222" r:id="rId_hyperlink_213"/>
     <hyperlink ref="D223" r:id="rId_hyperlink_214"/>
     <hyperlink ref="D224" r:id="rId_hyperlink_215"/>
     <hyperlink ref="D225" r:id="rId_hyperlink_216"/>
     <hyperlink ref="D226" r:id="rId_hyperlink_217"/>
     <hyperlink ref="D227" r:id="rId_hyperlink_218"/>
     <hyperlink ref="D228" r:id="rId_hyperlink_219"/>
@@ -8485,50 +8656,59 @@
     <hyperlink ref="D354" r:id="rId_hyperlink_345"/>
     <hyperlink ref="D355" r:id="rId_hyperlink_346"/>
     <hyperlink ref="D356" r:id="rId_hyperlink_347"/>
     <hyperlink ref="D357" r:id="rId_hyperlink_348"/>
     <hyperlink ref="D358" r:id="rId_hyperlink_349"/>
     <hyperlink ref="D359" r:id="rId_hyperlink_350"/>
     <hyperlink ref="D360" r:id="rId_hyperlink_351"/>
     <hyperlink ref="D361" r:id="rId_hyperlink_352"/>
     <hyperlink ref="D362" r:id="rId_hyperlink_353"/>
     <hyperlink ref="D363" r:id="rId_hyperlink_354"/>
     <hyperlink ref="D364" r:id="rId_hyperlink_355"/>
     <hyperlink ref="D365" r:id="rId_hyperlink_356"/>
     <hyperlink ref="D366" r:id="rId_hyperlink_357"/>
     <hyperlink ref="D367" r:id="rId_hyperlink_358"/>
     <hyperlink ref="D368" r:id="rId_hyperlink_359"/>
     <hyperlink ref="D369" r:id="rId_hyperlink_360"/>
     <hyperlink ref="D370" r:id="rId_hyperlink_361"/>
     <hyperlink ref="D371" r:id="rId_hyperlink_362"/>
     <hyperlink ref="D372" r:id="rId_hyperlink_363"/>
     <hyperlink ref="D373" r:id="rId_hyperlink_364"/>
     <hyperlink ref="D374" r:id="rId_hyperlink_365"/>
     <hyperlink ref="D375" r:id="rId_hyperlink_366"/>
     <hyperlink ref="D376" r:id="rId_hyperlink_367"/>
     <hyperlink ref="D377" r:id="rId_hyperlink_368"/>
     <hyperlink ref="D378" r:id="rId_hyperlink_369"/>
+    <hyperlink ref="D379" r:id="rId_hyperlink_370"/>
+    <hyperlink ref="D380" r:id="rId_hyperlink_371"/>
+    <hyperlink ref="D381" r:id="rId_hyperlink_372"/>
+    <hyperlink ref="D382" r:id="rId_hyperlink_373"/>
+    <hyperlink ref="D383" r:id="rId_hyperlink_374"/>
+    <hyperlink ref="D384" r:id="rId_hyperlink_375"/>
+    <hyperlink ref="D385" r:id="rId_hyperlink_376"/>
+    <hyperlink ref="D386" r:id="rId_hyperlink_377"/>
+    <hyperlink ref="D387" r:id="rId_hyperlink_378"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>